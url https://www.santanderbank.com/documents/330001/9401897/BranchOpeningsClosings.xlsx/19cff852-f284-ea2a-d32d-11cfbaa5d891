--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -2,119 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://santandernet-my.sharepoint.com/personal/n879407_sbna_santander_us/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://santandernet.sharepoint.com/sites/stf1-d-SBCIC/Dept/CRACO_SP_Dept/CRACompliance/PUBLIC FILE/2026 Public File (03 2026)_Updating/Branch Information/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2FE30B6-D616-4441-B505-990E31C443AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="77" documentId="8_{AF7E6BD8-E950-4095-A878-593EFA1A00C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39F0C4B2-80EA-44DC-A669-40DFEAFFE4CB}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E14BAA0E-7F23-4725-A1C9-96E1D6FEE954}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$O$92</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$O$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$O$119</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$O$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1166" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1290" uniqueCount="596">
   <si>
     <t>42</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>2306</t>
-[...13 lines deleted...]
-  <si>
     <t>State</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>39300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>MA</t>
@@ -188,53 +173,50 @@
   <si>
     <t>Brooklyn</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>35154</t>
   </si>
   <si>
     <t>025</t>
   </si>
   <si>
     <t>013</t>
   </si>
   <si>
     <t>14454</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>029</t>
   </si>
   <si>
-    <t>Toms River</t>
-[...1 lines deleted...]
-  <si>
     <t>021</t>
   </si>
   <si>
     <t>009</t>
   </si>
   <si>
     <t>085</t>
   </si>
   <si>
     <t>Staten Island</t>
   </si>
   <si>
     <t>33874</t>
   </si>
   <si>
     <t>091</t>
   </si>
   <si>
     <t>37964</t>
   </si>
   <si>
     <t>Philadelphia</t>
   </si>
   <si>
     <t>023</t>
@@ -278,158 +260,77 @@
   <si>
     <t>Long Island City</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>0061.01</t>
   </si>
   <si>
     <t>25420</t>
   </si>
   <si>
     <t>043</t>
   </si>
   <si>
     <t>Harrisburg</t>
   </si>
   <si>
     <t>29540</t>
   </si>
   <si>
     <t>071</t>
   </si>
   <si>
-    <t>0107.02</t>
-[...1 lines deleted...]
-  <si>
     <t>35004</t>
   </si>
   <si>
     <t>059</t>
   </si>
   <si>
     <t>4067.01</t>
   </si>
   <si>
     <t>146 Fulton Avenue</t>
   </si>
   <si>
     <t>Hempstead</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
-    <t>0139.00</t>
-[...61 lines deleted...]
-  <si>
     <t>Status</t>
   </si>
   <si>
     <t>Closed</t>
   </si>
   <si>
     <t>Opened</t>
   </si>
   <si>
-    <t>Sharswood</t>
-[...13 lines deleted...]
-  <si>
     <t>Branch ID</t>
   </si>
   <si>
     <t>Branch Name</t>
   </si>
   <si>
     <t>Action Date</t>
   </si>
   <si>
     <t>MSA Code</t>
   </si>
   <si>
     <t>State Code</t>
   </si>
   <si>
     <t>County Code</t>
   </si>
   <si>
     <t>Census Tract Number</t>
   </si>
   <si>
     <t>Census Tract Income Level</t>
   </si>
   <si>
     <t>Census Tract Median Family Income %</t>
@@ -1325,89 +1226,50 @@
   <si>
     <t>Clark</t>
   </si>
   <si>
     <t>1005 Raritan Road</t>
   </si>
   <si>
     <t>07066</t>
   </si>
   <si>
     <t>0363.01</t>
   </si>
   <si>
     <t>Castleton Corners Accommo</t>
   </si>
   <si>
     <t>1850 Victory Boulevard</t>
   </si>
   <si>
     <t>10314</t>
   </si>
   <si>
     <t>0187.01</t>
   </si>
   <si>
-    <t>Watertown</t>
-[...37 lines deleted...]
-  <si>
     <t>1500 Market Street</t>
   </si>
   <si>
     <t>1500 Market Street, East Tower Centre Sq Bldg</t>
   </si>
   <si>
     <t>19102</t>
   </si>
   <si>
     <t>Miami - Brickell Avenue</t>
   </si>
   <si>
     <t>1401 Brickell Avenue</t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>33131</t>
   </si>
   <si>
     <t>Miami-Coconut Grove</t>
@@ -1562,51 +1424,456 @@
   <si>
     <t>1040 Boulevard</t>
   </si>
   <si>
     <t>West Hartford</t>
   </si>
   <si>
     <t>06119</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>4969.00</t>
   </si>
   <si>
     <t>0073.00</t>
   </si>
   <si>
     <t>2609.00</t>
   </si>
   <si>
     <t>0269.01</t>
   </si>
   <si>
-    <t>Openings and closing list as of March 2025</t>
+    <t>Third Street</t>
+  </si>
+  <si>
+    <t>William Penn</t>
+  </si>
+  <si>
+    <t>Ephrata</t>
+  </si>
+  <si>
+    <t>Wharton</t>
+  </si>
+  <si>
+    <t>Pennington</t>
+  </si>
+  <si>
+    <t>Coopersburg</t>
+  </si>
+  <si>
+    <t>Eighth Avenue</t>
+  </si>
+  <si>
+    <t>Emmaus</t>
+  </si>
+  <si>
+    <t>Fullerton</t>
+  </si>
+  <si>
+    <t>Woburn Square</t>
+  </si>
+  <si>
+    <t>Park Avenue</t>
+  </si>
+  <si>
+    <t>Atwells Avenue</t>
+  </si>
+  <si>
+    <t>Fair Haven</t>
+  </si>
+  <si>
+    <t>Blue Bell</t>
+  </si>
+  <si>
+    <t>Boston - Federal Street</t>
+  </si>
+  <si>
+    <t>Boston - Seaport</t>
+  </si>
+  <si>
+    <t>Middleton</t>
+  </si>
+  <si>
+    <t>Salem Center</t>
+  </si>
+  <si>
+    <t>West Chester</t>
+  </si>
+  <si>
+    <t>Fairgrounds</t>
+  </si>
+  <si>
+    <t>South Salem</t>
+  </si>
+  <si>
+    <t>Miami Worldcenter</t>
+  </si>
+  <si>
+    <t>Grand Concourse Plaza</t>
+  </si>
+  <si>
+    <t>Newark Downtown</t>
+  </si>
+  <si>
+    <t>Path Plaza</t>
+  </si>
+  <si>
+    <t>Hoboken</t>
+  </si>
+  <si>
+    <t>Stapleton</t>
+  </si>
+  <si>
+    <t>Norwell</t>
+  </si>
+  <si>
+    <t>Rodin Square</t>
+  </si>
+  <si>
+    <t>235 North Second Street</t>
+  </si>
+  <si>
+    <t>17101</t>
+  </si>
+  <si>
+    <t>100 North Third Street</t>
+  </si>
+  <si>
+    <t>Easton</t>
+  </si>
+  <si>
+    <t>18042</t>
+  </si>
+  <si>
+    <t>3120 William Penn Highway</t>
+  </si>
+  <si>
+    <t>18045</t>
+  </si>
+  <si>
+    <t>370 North Reading Road</t>
+  </si>
+  <si>
+    <t>17522</t>
+  </si>
+  <si>
+    <t>40 South Main Street</t>
+  </si>
+  <si>
+    <t>07885</t>
+  </si>
+  <si>
+    <t>2583 Pennington Road</t>
+  </si>
+  <si>
+    <t>08534</t>
+  </si>
+  <si>
+    <t>240 South 3rd Street</t>
+  </si>
+  <si>
+    <t>18036</t>
+  </si>
+  <si>
+    <t>924 Eaton Avenue</t>
+  </si>
+  <si>
+    <t>Bethlehem</t>
+  </si>
+  <si>
+    <t>18018</t>
+  </si>
+  <si>
+    <t>1215 Chestnut Street</t>
+  </si>
+  <si>
+    <t>18049</t>
+  </si>
+  <si>
+    <t>1240 Third Street</t>
+  </si>
+  <si>
+    <t>Whitehall</t>
+  </si>
+  <si>
+    <t>18052</t>
+  </si>
+  <si>
+    <t>19 Pleasant Street</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>01801</t>
+  </si>
+  <si>
+    <t>655 Park Avenue</t>
+  </si>
+  <si>
+    <t>01603</t>
+  </si>
+  <si>
+    <t>280 Atwells Avenue</t>
+  </si>
+  <si>
+    <t>02903</t>
+  </si>
+  <si>
+    <t>215 Grand Avenue</t>
+  </si>
+  <si>
+    <t>New Haven</t>
+  </si>
+  <si>
+    <t>06513</t>
+  </si>
+  <si>
+    <t>1770 Dekalb Pike</t>
+  </si>
+  <si>
+    <t>19422</t>
+  </si>
+  <si>
+    <t>75-101 Federal Street</t>
+  </si>
+  <si>
+    <t>346 Congress Street</t>
+  </si>
+  <si>
+    <t>02210</t>
+  </si>
+  <si>
+    <t>39 South Main Street</t>
+  </si>
+  <si>
+    <t>01949</t>
+  </si>
+  <si>
+    <t>22 New Derby Street</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>01970</t>
+  </si>
+  <si>
+    <t>50 West Market Street</t>
+  </si>
+  <si>
+    <t>19382</t>
+  </si>
+  <si>
+    <t>1701 Chew Street</t>
+  </si>
+  <si>
+    <t>Allentown</t>
+  </si>
+  <si>
+    <t>18104</t>
+  </si>
+  <si>
+    <t>541 South Broadway, Suite #100</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>03079</t>
+  </si>
+  <si>
+    <t>873 Broad Street</t>
+  </si>
+  <si>
+    <t>07102</t>
+  </si>
+  <si>
+    <t>9 Path Plaza</t>
+  </si>
+  <si>
+    <t>Jersey City</t>
+  </si>
+  <si>
+    <t>07306</t>
+  </si>
+  <si>
+    <t>214 Washington Street</t>
+  </si>
+  <si>
+    <t>07030</t>
+  </si>
+  <si>
+    <t>81 Water Street</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>69 Washington Street</t>
+  </si>
+  <si>
+    <t>02061</t>
+  </si>
+  <si>
+    <t>2103 Hamilton Street</t>
+  </si>
+  <si>
+    <t>19130</t>
+  </si>
+  <si>
+    <t>220 East 161st Street</t>
+  </si>
+  <si>
+    <t>Bronx</t>
+  </si>
+  <si>
+    <t>10451</t>
+  </si>
+  <si>
+    <t>0201.00</t>
+  </si>
+  <si>
+    <t>10900</t>
+  </si>
+  <si>
+    <t>095</t>
+  </si>
+  <si>
+    <t>0144.00</t>
+  </si>
+  <si>
+    <t>0175.01</t>
+  </si>
+  <si>
+    <t>0124.04</t>
+  </si>
+  <si>
+    <t>0451.00</t>
+  </si>
+  <si>
+    <t>0039.04</t>
+  </si>
+  <si>
+    <t>077</t>
+  </si>
+  <si>
+    <t>0069.02</t>
+  </si>
+  <si>
+    <t>0091.00</t>
+  </si>
+  <si>
+    <t>0066.00</t>
+  </si>
+  <si>
+    <t>0057.02</t>
+  </si>
+  <si>
+    <t>3332.00</t>
+  </si>
+  <si>
+    <t>7312.03</t>
+  </si>
+  <si>
+    <t>0009.00</t>
+  </si>
+  <si>
+    <t>35300</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>1424.00</t>
+  </si>
+  <si>
+    <t>2032.03</t>
+  </si>
+  <si>
+    <t>0606.04</t>
+  </si>
+  <si>
+    <t>2121.02</t>
+  </si>
+  <si>
+    <t>2043.00</t>
+  </si>
+  <si>
+    <t>3025.00</t>
+  </si>
+  <si>
+    <t>0022.02</t>
+  </si>
+  <si>
+    <t>40484</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>015</t>
+  </si>
+  <si>
+    <t>1004.01</t>
+  </si>
+  <si>
+    <t>0081.00</t>
+  </si>
+  <si>
+    <t>0019.00</t>
+  </si>
+  <si>
+    <t>0194.00</t>
+  </si>
+  <si>
+    <t>0021.00</t>
+  </si>
+  <si>
+    <t>5041.01</t>
+  </si>
+  <si>
+    <t>0125.02</t>
+  </si>
+  <si>
+    <t>0061.00</t>
+  </si>
+  <si>
+    <t>Divested</t>
+  </si>
+  <si>
+    <t>150 NE 8th Street, Unit 145</t>
+  </si>
+  <si>
+    <t>33132</t>
+  </si>
+  <si>
+    <t>0037.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1632,68 +1899,83 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1975,4726 +2257,5748 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF8F6966-FDA7-4D8A-BA74-58385BF68D6C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O98"/>
+  <dimension ref="A1:O117"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A72" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.36328125" customWidth="1"/>
     <col min="2" max="2" width="29" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="28.90625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.6328125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.90625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.54296875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.81640625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.81640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.54296875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="14.453125" customWidth="1"/>
     <col min="13" max="13" width="14.54296875" customWidth="1"/>
     <col min="14" max="15" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="67" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A2" s="5">
+        <v>90</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H2" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K2" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="L2" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="M2" s="5">
+        <v>78.036299999999997</v>
+      </c>
+      <c r="N2" s="5">
+        <v>2</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A3" s="5">
+        <v>98</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H3" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="L3" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="M3" s="5">
+        <v>111.7578</v>
+      </c>
+      <c r="N3" s="5">
+        <v>3</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A4" s="5">
+        <v>320</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H4" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="M4" s="5">
+        <v>95.068299999999994</v>
+      </c>
+      <c r="N4" s="5">
+        <v>3</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A5" s="5">
+        <v>321</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H5" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="M5" s="5">
+        <v>91.636399999999995</v>
+      </c>
+      <c r="N5" s="5">
+        <v>3</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A6" s="5">
+        <v>322</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H6" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="M6" s="5">
+        <v>120.7213</v>
+      </c>
+      <c r="N6" s="5">
+        <v>4</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A7" s="5">
+        <v>323</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H7" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="M7" s="5">
+        <v>82.790899999999993</v>
+      </c>
+      <c r="N7" s="5">
+        <v>3</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A8" s="5">
+        <v>835</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="H8" s="10">
+        <v>45968</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="M8" s="5">
+        <v>83.96</v>
+      </c>
+      <c r="N8" s="5">
+        <v>3</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A9" s="5">
+        <v>611</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H9" s="10">
+        <v>45932</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="5">
+        <v>218.77330000000001</v>
+      </c>
+      <c r="N9" s="5">
+        <v>4</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A10" s="5">
+        <v>2219</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H10" s="10">
+        <v>45925</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="M10" s="5">
+        <v>72.598100000000002</v>
+      </c>
+      <c r="N10" s="5">
+        <v>2</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A11" s="7">
+        <v>35</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H11" s="11">
+        <v>45883</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="M11" s="7">
+        <v>54.911299999999997</v>
+      </c>
+      <c r="N11" s="7">
+        <v>2</v>
+      </c>
+      <c r="O11" s="7" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A12" s="5">
+        <v>113</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H12" s="10">
+        <v>45883</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="M12" s="5">
+        <v>101.0658</v>
+      </c>
+      <c r="N12" s="5">
+        <v>3</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A13" s="5">
+        <v>286</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H13" s="10">
+        <v>45883</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="M13" s="5">
+        <v>140.77940000000001</v>
+      </c>
+      <c r="N13" s="5">
+        <v>4</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A14" s="5">
+        <v>827</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H14" s="10">
+        <v>45883</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="M14" s="5">
+        <v>105.6645</v>
+      </c>
+      <c r="N14" s="5">
+        <v>3</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A15" s="5">
+        <v>2201</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H15" s="10">
+        <v>45883</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="M15" s="5">
+        <v>47.618899999999996</v>
+      </c>
+      <c r="N15" s="5">
+        <v>1</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A16" s="5">
+        <v>2271</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="10">
+        <v>45883</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="M16" s="5">
+        <v>66.707999999999998</v>
+      </c>
+      <c r="N16" s="5">
+        <v>2</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A17" s="5">
+        <v>145</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="M17" s="5">
+        <v>70.280199999999994</v>
+      </c>
+      <c r="N17" s="5">
+        <v>2</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A18" s="5">
+        <v>464</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="M18" s="5">
+        <v>87.3005</v>
+      </c>
+      <c r="N18" s="5">
+        <v>3</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A19" s="5">
+        <v>710</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="M19" s="5">
+        <v>34.470399999999998</v>
+      </c>
+      <c r="N19" s="5">
+        <v>1</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A20" s="5">
+        <v>2224</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="M20" s="5">
+        <v>92.645300000000006</v>
+      </c>
+      <c r="N20" s="5">
+        <v>3</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A21" s="5">
+        <v>2303</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H21" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="M21" s="5">
+        <v>221.78120000000001</v>
+      </c>
+      <c r="N21" s="5">
+        <v>4</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A22" s="5">
+        <v>2132</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H22" s="10">
+        <v>45876</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="M22" s="5">
+        <v>94.410600000000002</v>
+      </c>
+      <c r="N22" s="5">
+        <v>3</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A23" s="5">
+        <v>393</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H23" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="M23" s="5">
+        <v>89.314400000000006</v>
+      </c>
+      <c r="N23" s="5">
+        <v>3</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A24" s="5">
+        <v>395</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H24" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="M24" s="5">
+        <v>40.903100000000002</v>
+      </c>
+      <c r="N24" s="5">
+        <v>1</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A25" s="5">
+        <v>612</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H25" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="M25" s="5">
+        <v>222.012</v>
+      </c>
+      <c r="N25" s="5">
+        <v>4</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A26" s="5">
+        <v>679</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H26" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="M26" s="5">
+        <v>100.5359</v>
+      </c>
+      <c r="N26" s="5">
+        <v>3</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A27" s="5">
+        <v>869</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H27" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="M27" s="5">
+        <v>91.383600000000001</v>
+      </c>
+      <c r="N27" s="5">
+        <v>3</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A28" s="5">
+        <v>2280</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28" s="10">
+        <v>45869</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="M28" s="5">
+        <v>154.71420000000001</v>
+      </c>
+      <c r="N28" s="5">
+        <v>4</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A29" s="5">
+        <v>1022</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H29" s="10">
+        <v>45790</v>
+      </c>
+      <c r="I29" s="5">
+        <v>33124</v>
+      </c>
+      <c r="J29" s="5">
+        <v>12</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="M29" s="5">
+        <v>209.82759999999999</v>
+      </c>
+      <c r="N29" s="5">
+        <v>4</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A30" s="5">
+        <v>546</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H30" s="10">
+        <v>45778</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L30" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="M30" s="5">
+        <v>108.7298</v>
+      </c>
+      <c r="N30" s="5">
+        <v>3</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A31" s="5">
+        <v>506</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H31" s="10">
+        <v>45771</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="L31" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="M31" s="5">
+        <v>43.521599999999999</v>
+      </c>
+      <c r="N31" s="5">
+        <v>1</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A32" s="5">
+        <v>2118</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H32" s="10">
+        <v>45617</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="L32" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="M32" s="5">
+        <v>83.38</v>
+      </c>
+      <c r="N32" s="6">
+        <v>3</v>
+      </c>
+      <c r="O32" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A33" s="5">
+        <v>654</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H33" s="10">
+        <v>45596</v>
+      </c>
+      <c r="I33" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="M33" s="5">
+        <v>50.29</v>
+      </c>
+      <c r="N33" s="6">
+        <v>2</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A34" s="5">
+        <v>2218</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H34" s="10">
+        <v>45589</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="M34" s="5">
+        <v>52.45</v>
+      </c>
+      <c r="N34" s="6">
+        <v>2</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A35" s="5">
+        <v>520</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H35" s="10">
+        <v>45554</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="M35" s="5">
+        <v>111.39</v>
+      </c>
+      <c r="N35" s="6">
+        <v>3</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A36" s="5">
+        <v>106</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H36" s="10">
+        <v>45488</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="M36" s="5">
+        <v>125.21</v>
+      </c>
+      <c r="N36" s="6">
+        <v>4</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A37" s="5">
+        <v>106</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H37" s="10">
+        <v>45484</v>
+      </c>
+      <c r="I37" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="M37" s="5">
+        <v>126.43</v>
+      </c>
+      <c r="N37" s="6">
+        <v>4</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A38" s="5">
+        <v>2223</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H38" s="10">
+        <v>45432</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="M38" s="5">
+        <v>245.49</v>
+      </c>
+      <c r="N38" s="6">
+        <v>4</v>
+      </c>
+      <c r="O38" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A39" s="5">
+        <v>2292</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H39" s="10">
+        <v>45432</v>
+      </c>
+      <c r="I39" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K39" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="L39" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="M39" s="5">
+        <v>149.16999999999999</v>
+      </c>
+      <c r="N39" s="6">
+        <v>4</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A40" s="5">
+        <v>2297</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H40" s="10">
+        <v>45432</v>
+      </c>
+      <c r="I40" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K40" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="M40" s="5">
+        <v>53.92</v>
+      </c>
+      <c r="N40" s="6">
+        <v>2</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A41" s="5">
+        <v>2298</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H41" s="10">
+        <v>45432</v>
+      </c>
+      <c r="I41" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="L41" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="M41" s="5">
+        <v>100.16</v>
+      </c>
+      <c r="N41" s="6">
+        <v>3</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A42" s="5">
+        <v>1014</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H42" s="10">
+        <v>45425</v>
+      </c>
+      <c r="I42" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="K42" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="L42" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="M42" s="5">
+        <v>288.05</v>
+      </c>
+      <c r="N42" s="6">
+        <v>4</v>
+      </c>
+      <c r="O42" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A43" s="5">
+        <v>1014</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H43" s="10">
+        <v>45421</v>
+      </c>
+      <c r="I43" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="J43" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="K43" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="L43" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="M43" s="5">
+        <v>288.05</v>
+      </c>
+      <c r="N43" s="6">
+        <v>4</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A44" s="5">
+        <v>210</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H44" s="10">
+        <v>45365</v>
+      </c>
+      <c r="I44" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="J44" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="K44" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="M44" s="5">
+        <v>365.19</v>
+      </c>
+      <c r="N44" s="6">
+        <v>4</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A45" s="5">
+        <v>2125</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H45" s="10">
+        <v>45316</v>
+      </c>
+      <c r="I45" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="M45" s="5">
+        <v>128.21850000000001</v>
+      </c>
+      <c r="N45" s="6">
+        <v>4</v>
+      </c>
+      <c r="O45" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A46" s="5">
+        <v>620</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H46" s="10">
+        <v>45246</v>
+      </c>
+      <c r="I46" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="M46" s="5">
+        <v>197.09610000000001</v>
+      </c>
+      <c r="N46" s="6">
+        <v>4</v>
+      </c>
+      <c r="O46" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A47" s="5">
+        <v>126</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H47" s="10">
+        <v>45211</v>
+      </c>
+      <c r="I47" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="M47" s="5">
+        <v>90.962599999999995</v>
+      </c>
+      <c r="N47" s="6">
+        <v>3</v>
+      </c>
+      <c r="O47" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A48" s="5">
+        <v>199</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H48" s="10">
+        <v>45211</v>
+      </c>
+      <c r="I48" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="L48" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="M48" s="5">
+        <v>158.6636</v>
+      </c>
+      <c r="N48" s="6">
+        <v>4</v>
+      </c>
+      <c r="O48" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A49" s="5">
+        <v>504</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H49" s="10">
+        <v>45211</v>
+      </c>
+      <c r="I49" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J49" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K49" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L49" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="M49" s="5">
+        <v>75.091300000000004</v>
+      </c>
+      <c r="N49" s="6">
+        <v>2</v>
+      </c>
+      <c r="O49" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A50" s="5">
+        <v>2158</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H50" s="10">
+        <v>45211</v>
+      </c>
+      <c r="I50" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K50" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L50" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="M50" s="5">
+        <v>284.18630000000002</v>
+      </c>
+      <c r="N50" s="6">
+        <v>4</v>
+      </c>
+      <c r="O50" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A51" s="5">
+        <v>197</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H51" s="10">
+        <v>45183</v>
+      </c>
+      <c r="I51" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="M51" s="5">
+        <v>102.4838</v>
+      </c>
+      <c r="N51" s="6">
+        <v>3</v>
+      </c>
+      <c r="O51" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A52" s="5">
+        <v>396</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H52" s="10">
+        <v>45183</v>
+      </c>
+      <c r="I52" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L52" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="M52" s="5">
+        <v>93.609300000000005</v>
+      </c>
+      <c r="N52" s="6">
+        <v>3</v>
+      </c>
+      <c r="O52" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A53" s="5">
+        <v>813</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H53" s="10">
+        <v>45183</v>
+      </c>
+      <c r="I53" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M53" s="5">
+        <v>0</v>
+      </c>
+      <c r="N53" s="6">
+        <v>5</v>
+      </c>
+      <c r="O53" s="5" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A54" s="5">
+        <v>284</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H54" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I54" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L54" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="M54" s="5">
+        <v>145.93770000000001</v>
+      </c>
+      <c r="N54" s="6">
+        <v>4</v>
+      </c>
+      <c r="O54" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A55" s="5">
+        <v>567</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H55" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I55" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="M55" s="5">
+        <v>99.564400000000006</v>
+      </c>
+      <c r="N55" s="6">
+        <v>3</v>
+      </c>
+      <c r="O55" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A56" s="5">
+        <v>606</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H56" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I56" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K56" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L56" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M56" s="5">
+        <v>218.77330000000001</v>
+      </c>
+      <c r="N56" s="6">
+        <v>4</v>
+      </c>
+      <c r="O56" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A57" s="5">
+        <v>618</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H57" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I57" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K57" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L57" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="M57" s="5">
+        <v>217.83019999999999</v>
+      </c>
+      <c r="N57" s="6">
+        <v>4</v>
+      </c>
+      <c r="O57" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A58" s="5">
+        <v>622</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H58" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I58" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J58" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K58" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L58" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="M58" s="5">
+        <v>47.223500000000001</v>
+      </c>
+      <c r="N58" s="6">
+        <v>1</v>
+      </c>
+      <c r="O58" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A59" s="5">
+        <v>671</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H59" s="10">
+        <v>45141</v>
+      </c>
+      <c r="I59" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L59" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="M59" s="5">
+        <v>156.5446</v>
+      </c>
+      <c r="N59" s="6">
+        <v>4</v>
+      </c>
+      <c r="O59" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A60" s="5">
+        <v>601</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H60" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I60" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J60" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K60" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L60" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="M60" s="5">
+        <v>141.45419999999999</v>
+      </c>
+      <c r="N60" s="6">
+        <v>4</v>
+      </c>
+      <c r="O60" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A61" s="5">
+        <v>608</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H61" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I61" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="M61" s="5">
+        <v>222.012</v>
+      </c>
+      <c r="N61" s="6">
+        <v>4</v>
+      </c>
+      <c r="O61" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A62" s="5">
+        <v>617</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H62" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I62" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J62" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L62" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="M62" s="5">
+        <v>36.820999999999998</v>
+      </c>
+      <c r="N62" s="6">
+        <v>1</v>
+      </c>
+      <c r="O62" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A63" s="5">
+        <v>638</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H63" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I63" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="M63" s="5">
+        <v>73.235299999999995</v>
+      </c>
+      <c r="N63" s="6">
+        <v>2</v>
+      </c>
+      <c r="O63" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A64" s="5">
+        <v>646</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H64" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I64" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K64" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L64" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M64" s="5">
+        <v>46.061300000000003</v>
+      </c>
+      <c r="N64" s="6">
+        <v>1</v>
+      </c>
+      <c r="O64" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A65" s="5">
+        <v>860</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H65" s="10">
+        <v>45134</v>
+      </c>
+      <c r="I65" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J65" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K65" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L65" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="M65" s="5">
+        <v>92.390299999999996</v>
+      </c>
+      <c r="N65" s="6">
+        <v>3</v>
+      </c>
+      <c r="O65" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A66" s="5">
+        <v>309</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H66" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I66" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J66" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K66" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L66" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="M66" s="5">
+        <v>205.44120000000001</v>
+      </c>
+      <c r="N66" s="6">
+        <v>4</v>
+      </c>
+      <c r="O66" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A67" s="5">
+        <v>399</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H67" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I67" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="M67" s="5">
+        <v>61.5032</v>
+      </c>
+      <c r="N67" s="6">
+        <v>2</v>
+      </c>
+      <c r="O67" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A68" s="5">
+        <v>598</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H68" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J68" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L68" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="M68" s="5">
+        <v>51.085900000000002</v>
+      </c>
+      <c r="N68" s="6">
+        <v>2</v>
+      </c>
+      <c r="O68" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A69" s="5">
+        <v>600</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H69" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I69" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="M69" s="5">
+        <v>99.895499999999998</v>
+      </c>
+      <c r="N69" s="6">
+        <v>3</v>
+      </c>
+      <c r="O69" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A70" s="5">
+        <v>625</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H70" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I70" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L70" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="M70" s="5">
+        <v>96.610299999999995</v>
+      </c>
+      <c r="N70" s="6">
+        <v>3</v>
+      </c>
+      <c r="O70" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A71" s="5">
+        <v>674</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H71" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I71" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="M71" s="5">
+        <v>58.464300000000001</v>
+      </c>
+      <c r="N71" s="6">
+        <v>2</v>
+      </c>
+      <c r="O71" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A72" s="5">
+        <v>862</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H72" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I72" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="M72" s="5">
+        <v>37.675899999999999</v>
+      </c>
+      <c r="N72" s="6">
+        <v>1</v>
+      </c>
+      <c r="O72" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A73" s="5">
+        <v>2166</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H73" s="10">
+        <v>45127</v>
+      </c>
+      <c r="I73" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L73" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="M73" s="5">
+        <v>126.4064</v>
+      </c>
+      <c r="N73" s="6">
+        <v>4</v>
+      </c>
+      <c r="O73" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A74" s="5">
+        <v>175</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H74" s="10">
+        <v>45099</v>
+      </c>
+      <c r="I74" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K74" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L74" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="M74" s="5">
+        <v>48.6952</v>
+      </c>
+      <c r="N74" s="6">
+        <v>1</v>
+      </c>
+      <c r="O74" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A75" s="5">
+        <v>624</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H75" s="10">
+        <v>45099</v>
+      </c>
+      <c r="I75" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K75" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L75" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="M75" s="5">
+        <v>123.1122</v>
+      </c>
+      <c r="N75" s="6">
+        <v>4</v>
+      </c>
+      <c r="O75" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A76" s="5">
+        <v>641</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H76" s="10">
+        <v>45099</v>
+      </c>
+      <c r="I76" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J76" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K76" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L76" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="M76" s="5">
+        <v>72.682100000000005</v>
+      </c>
+      <c r="N76" s="6">
+        <v>2</v>
+      </c>
+      <c r="O76" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A77" s="5">
+        <v>657</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H77" s="10">
+        <v>45099</v>
+      </c>
+      <c r="I77" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K77" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L77" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="M77" s="5">
+        <v>126.01390000000001</v>
+      </c>
+      <c r="N77" s="6">
+        <v>4</v>
+      </c>
+      <c r="O77" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A78" s="5">
+        <v>684</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H78" s="10">
+        <v>45099</v>
+      </c>
+      <c r="I78" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J78" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K78" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L78" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="M78" s="5">
+        <v>116.2414</v>
+      </c>
+      <c r="N78" s="6">
+        <v>3</v>
+      </c>
+      <c r="O78" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A79" s="5">
+        <v>133</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H79" s="10">
+        <v>45092</v>
+      </c>
+      <c r="I79" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K79" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L79" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="M79" s="5">
+        <v>96.966099999999997</v>
+      </c>
+      <c r="N79" s="6">
+        <v>3</v>
+      </c>
+      <c r="O79" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A80" s="5">
+        <v>431</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H80" s="10">
+        <v>45092</v>
+      </c>
+      <c r="I80" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="J80" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K80" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L80" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="M80" s="5">
+        <v>99.220100000000002</v>
+      </c>
+      <c r="N80" s="6">
+        <v>3</v>
+      </c>
+      <c r="O80" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A81" s="5">
+        <v>554</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H81" s="10">
+        <v>45092</v>
+      </c>
+      <c r="I81" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K81" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="L81" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="M81" s="5">
+        <v>97.802199999999999</v>
+      </c>
+      <c r="N81" s="6">
+        <v>3</v>
+      </c>
+      <c r="O81" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A82" s="5">
+        <v>593</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H82" s="10">
+        <v>45092</v>
+      </c>
+      <c r="I82" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J82" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K82" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L82" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="M82" s="5">
+        <v>147.13290000000001</v>
+      </c>
+      <c r="N82" s="6">
+        <v>4</v>
+      </c>
+      <c r="O82" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A83" s="5">
+        <v>885</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H83" s="10">
+        <v>45092</v>
+      </c>
+      <c r="I83" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K83" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L83" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="M83" s="5">
+        <v>84.590699999999998</v>
+      </c>
+      <c r="N83" s="6">
+        <v>3</v>
+      </c>
+      <c r="O83" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A84" s="5">
+        <v>167</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H84" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I84" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="J84" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K84" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="L84" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="M84" s="5">
+        <v>104.459</v>
+      </c>
+      <c r="N84" s="6">
+        <v>3</v>
+      </c>
+      <c r="O84" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A85" s="5">
+        <v>387</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H85" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I85" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J85" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K85" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L85" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="M85" s="5">
+        <v>86.876499999999993</v>
+      </c>
+      <c r="N85" s="6">
+        <v>3</v>
+      </c>
+      <c r="O85" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A86" s="5">
+        <v>437</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H86" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I86" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J86" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="K86" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L86" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="M86" s="5">
+        <v>131.23330000000001</v>
+      </c>
+      <c r="N86" s="6">
+        <v>4</v>
+      </c>
+      <c r="O86" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A87" s="5">
+        <v>634</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H87" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I87" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K87" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L87" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="M87" s="5">
+        <v>222.012</v>
+      </c>
+      <c r="N87" s="6">
+        <v>4</v>
+      </c>
+      <c r="O87" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" s="9" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="5">
+        <v>831</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H88" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I88" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="J88" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K88" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L88" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="M88" s="5">
+        <v>139.0498</v>
+      </c>
+      <c r="N88" s="6">
+        <v>4</v>
+      </c>
+      <c r="O88" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A89" s="5">
+        <v>866</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H89" s="10">
+        <v>45085</v>
+      </c>
+      <c r="I89" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="J89" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K89" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L89" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="M89" s="5">
+        <v>142.45519999999999</v>
+      </c>
+      <c r="N89" s="6">
+        <v>4</v>
+      </c>
+      <c r="O89" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A90" s="5">
+        <v>416</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H90" s="10">
+        <v>45064</v>
+      </c>
+      <c r="I90" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J90" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K90" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L90" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="M90" s="5">
+        <v>210.4478</v>
+      </c>
+      <c r="N90" s="6">
+        <v>4</v>
+      </c>
+      <c r="O90" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A91" s="5">
+        <v>842</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H91" s="10">
+        <v>45064</v>
+      </c>
+      <c r="I91" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J91" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K91" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L91" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="M91" s="5">
+        <v>80.232399999999998</v>
+      </c>
+      <c r="N91" s="6">
+        <v>3</v>
+      </c>
+      <c r="O91" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A92" s="5">
+        <v>73</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H92" s="10">
+        <v>45043</v>
+      </c>
+      <c r="I92" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="J92" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K92" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L92" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="M92" s="5">
+        <v>143.0864</v>
+      </c>
+      <c r="N92" s="6">
+        <v>4</v>
+      </c>
+      <c r="O92" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A93" s="5">
+        <v>141</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C93" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="D93" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E93" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H93" s="10">
+        <v>45043</v>
+      </c>
+      <c r="I93" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K93" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L93" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="M93" s="5">
+        <v>110.50749999999999</v>
+      </c>
+      <c r="N93" s="6">
+        <v>3</v>
+      </c>
+      <c r="O93" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A94" s="5">
+        <v>454</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H94" s="10">
+        <v>45043</v>
+      </c>
+      <c r="I94" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J94" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="K94" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L94" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="M94" s="5">
+        <v>133.7167</v>
+      </c>
+      <c r="N94" s="6">
+        <v>4</v>
+      </c>
+      <c r="O94" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A95" s="5">
+        <v>895</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H95" s="10">
+        <v>45043</v>
+      </c>
+      <c r="I95" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J95" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="K95" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L95" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="M95" s="5">
+        <v>105.3167</v>
+      </c>
+      <c r="N95" s="6">
+        <v>3</v>
+      </c>
+      <c r="O95" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A96" s="5">
+        <v>135</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H96" s="10">
+        <v>45036</v>
+      </c>
+      <c r="I96" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J96" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K96" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="L96" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="M96" s="5">
+        <v>53.405200000000001</v>
+      </c>
+      <c r="N96" s="6">
+        <v>2</v>
+      </c>
+      <c r="O96" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A97" s="5">
+        <v>158</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H97" s="10">
+        <v>45036</v>
+      </c>
+      <c r="I97" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J97" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K97" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L97" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="M97" s="5">
+        <v>130.00380000000001</v>
+      </c>
+      <c r="N97" s="6">
+        <v>4</v>
+      </c>
+      <c r="O97" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A98" s="5">
+        <v>195</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H98" s="10">
+        <v>45036</v>
+      </c>
+      <c r="I98" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="J98" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K98" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L98" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="M98" s="5">
+        <v>73.4773</v>
+      </c>
+      <c r="N98" s="6">
+        <v>2</v>
+      </c>
+      <c r="O98" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A99" s="5">
+        <v>501</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H99" s="10">
+        <v>45036</v>
+      </c>
+      <c r="I99" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K99" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L99" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="M99" s="5">
+        <v>117.52460000000001</v>
+      </c>
+      <c r="N99" s="6">
+        <v>3</v>
+      </c>
+      <c r="O99" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A100" s="5">
+        <v>2171</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H100" s="10">
+        <v>45036</v>
+      </c>
+      <c r="I100" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J100" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K100" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L100" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="M100" s="5">
+        <v>199.3578</v>
+      </c>
+      <c r="N100" s="6">
+        <v>4</v>
+      </c>
+      <c r="O100" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A101" s="5">
+        <v>150</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H101" s="10">
+        <v>45029</v>
+      </c>
+      <c r="I101" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J101" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K101" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="L101" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="M101" s="5">
+        <v>158.38560000000001</v>
+      </c>
+      <c r="N101" s="6">
+        <v>4</v>
+      </c>
+      <c r="O101" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A102" s="5">
+        <v>2116</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H102" s="10">
+        <v>45029</v>
+      </c>
+      <c r="I102" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J102" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K102" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L102" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="M102" s="5">
+        <v>49.717500000000001</v>
+      </c>
+      <c r="N102" s="6">
+        <v>1</v>
+      </c>
+      <c r="O102" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A103" s="5">
+        <v>2246</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H103" s="10">
+        <v>45029</v>
+      </c>
+      <c r="I103" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="J103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K103" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L103" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="M103" s="5">
+        <v>114.4084</v>
+      </c>
+      <c r="N103" s="6">
+        <v>3</v>
+      </c>
+      <c r="O103" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A104" s="5">
+        <v>2273</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H104" s="10">
+        <v>45029</v>
+      </c>
+      <c r="I104" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J104" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K104" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L104" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="M104" s="5">
+        <v>142.42599999999999</v>
+      </c>
+      <c r="N104" s="6">
+        <v>4</v>
+      </c>
+      <c r="O104" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A105" s="5">
+        <v>166</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H105" s="10">
+        <v>45015</v>
+      </c>
+      <c r="I105" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="J105" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K105" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L105" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="M105" s="5">
+        <v>100.2264</v>
+      </c>
+      <c r="N105" s="6">
+        <v>3</v>
+      </c>
+      <c r="O105" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A106" s="5">
+        <v>207</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H106" s="10">
+        <v>45015</v>
+      </c>
+      <c r="I106" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J106" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K106" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L106" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="M106" s="5">
+        <v>54.448</v>
+      </c>
+      <c r="N106" s="6">
+        <v>2</v>
+      </c>
+      <c r="O106" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A107" s="5">
+        <v>236</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H107" s="10">
+        <v>45015</v>
+      </c>
+      <c r="I107" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J107" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K107" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L107" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="M107" s="5">
+        <v>158.4913</v>
+      </c>
+      <c r="N107" s="6">
+        <v>4</v>
+      </c>
+      <c r="O107" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A108" s="5">
+        <v>259</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H108" s="10">
+        <v>45015</v>
+      </c>
+      <c r="I108" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J108" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K108" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="L108" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="M108" s="5">
+        <v>135.905</v>
+      </c>
+      <c r="N108" s="6">
+        <v>4</v>
+      </c>
+      <c r="O108" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A109" s="5">
+        <v>829</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H109" s="10">
+        <v>45015</v>
+      </c>
+      <c r="I109" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="J109" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L109" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="M109" s="5">
+        <v>54.607399999999998</v>
+      </c>
+      <c r="N109" s="6">
+        <v>2</v>
+      </c>
+      <c r="O109" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A110" s="5">
+        <v>165</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H110" s="10">
+        <v>45008</v>
+      </c>
+      <c r="I110" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K110" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="L110" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M110" s="5">
+        <v>102.6075</v>
+      </c>
+      <c r="N110" s="6">
+        <v>3</v>
+      </c>
+      <c r="O110" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A111" s="5">
+        <v>176</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H111" s="10">
+        <v>45008</v>
+      </c>
+      <c r="I111" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="J111" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L111" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="M111" s="5">
+        <v>32.2774</v>
+      </c>
+      <c r="N111" s="6">
+        <v>1</v>
+      </c>
+      <c r="O111" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A112" s="5">
+        <v>250</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H112" s="10">
+        <v>45008</v>
+      </c>
+      <c r="I112" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J112" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K112" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L112" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="M112" s="5">
+        <v>71.149799999999999</v>
+      </c>
+      <c r="N112" s="6">
+        <v>2</v>
+      </c>
+      <c r="O112" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A113" s="5">
+        <v>691</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E113" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...122 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="F113" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H113" s="10">
+        <v>45008</v>
+      </c>
+      <c r="I113" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J113" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="K113" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L113" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="M113" s="5">
+        <v>163.8655</v>
+      </c>
+      <c r="N113" s="6">
+        <v>4</v>
+      </c>
+      <c r="O113" s="5" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A114" s="5">
+        <v>109</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H114" s="10">
+        <v>45001</v>
+      </c>
+      <c r="I114" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="J114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K114" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L114" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="M114" s="5">
+        <v>70.459500000000006</v>
+      </c>
+      <c r="N114" s="6">
+        <v>2</v>
+      </c>
+      <c r="O114" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...43 lines deleted...]
-      <c r="A5" s="7" t="s">
+    </row>
+    <row r="115" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A115" s="5">
+        <v>202</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H115" s="10">
+        <v>45001</v>
+      </c>
+      <c r="I115" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J115" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K115" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L115" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="M115" s="5">
+        <v>68.168800000000005</v>
+      </c>
+      <c r="N115" s="6">
+        <v>2</v>
+      </c>
+      <c r="O115" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...90 lines deleted...]
-      <c r="A7" s="3" t="s">
+    </row>
+    <row r="116" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A116" s="5">
+        <v>217</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E116" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...23 lines deleted...]
-      <c r="J7" s="3" t="s">
+      <c r="F116" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H116" s="10">
+        <v>45001</v>
+      </c>
+      <c r="I116" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="J116" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="K7" s="3" t="s">
-[...25 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="K116" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="L116" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="M116" s="5">
+        <v>56.462400000000002</v>
+      </c>
+      <c r="N116" s="6">
+        <v>2</v>
+      </c>
+      <c r="O116" s="5" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A117" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H117" s="10">
+        <v>44963</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J117" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="3" t="s">
-[...14 lines deleted...]
-      <c r="J8" s="3" t="s">
+      <c r="K117" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="L117" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="M117" s="5">
+        <v>66.585099999999997</v>
+      </c>
+      <c r="N117" s="6">
         <v>2</v>
       </c>
-      <c r="K8" s="3" t="s">
-[...4153 lines deleted...]
-        <v>506</v>
+      <c r="O117" s="5" t="s">
+        <v>436</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:O92" xr:uid="{DF8F6966-FDA7-4D8A-BA74-58385BF68D6C}"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="45" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K000000Confidential&amp;1#</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-    <xsd:import namespace="7e0bb5e2-7675-43aa-8f79-415678b6b26b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC48E6DC56884742B80561C2B41D7745" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="977c2122916c5e2ba5ddfa35401a4f61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d75584f0-3e21-457b-ae72-841dbcdf59fc" xmlns:ns3="5c3eef39-95fa-4594-873c-58c79830a94e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="529c6cd99f3594c391fca9986ba10767" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d75584f0-3e21-457b-ae72-841dbcdf59fc"/>
+    <xsd:import namespace="5c3eef39-95fa-4594-873c-58c79830a94e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:f291f2a50c474efa9f754265db709c8b" minOccurs="0"/>
+                <xsd:element ref="ns2:cbc556a2a21c45b3bed123f6c1b694f3" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc4f2e02-e873-4e08-b27e-2ba14986c513" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d75584f0-3e21-457b-ae72-841dbcdf59fc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="f291f2a50c474efa9f754265db709c8b" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="f291f2a50c474efa9f754265db709c8b" ma:taxonomyFieldName="Record_x0020_Type" ma:displayName="Record Type" ma:fieldId="{f291f2a5-0c47-4efa-9f75-4265db709c8b}" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="3684b711-0fc2-430f-9bb6-14cf8daf0c91" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="cbc556a2a21c45b3bed123f6c1b694f3" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="cbc556a2a21c45b3bed123f6c1b694f3" ma:taxonomyFieldName="Record_x0020_Type" ma:displayName="Record Type" ma:fieldId="{cbc556a2-a21c-45b3-bed1-23f6c1b694f3}" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="3684b711-0fc2-430f-9bb6-14cf8daf0c91" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7e0bb5e2-7675-43aa-8f79-415678b6b26b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c3eef39-95fa-4594-873c-58c79830a94e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3191d3db-8d3e-4453-a976-9c187eebc3c6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7e0bb5e2-7675-43aa-8f79-415678b6b26b">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{56788f6c-171b-4ce6-a9cc-99fd89cd4c8b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5c3eef39-95fa-4594-873c-58c79830a94e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6761,99 +8065,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d75584f0-3e21-457b-ae72-841dbcdf59fc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5c3eef39-95fa-4594-873c-58c79830a94e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <cbc556a2a21c45b3bed123f6c1b694f3 xmlns="d75584f0-3e21-457b-ae72-841dbcdf59fc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cbc556a2a21c45b3bed123f6c1b694f3>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10968719-F8A8-469B-ADB9-CEA51191D604}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBAB63AE-B9CA-40BE-B1E4-D64BC5146D21}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E58A69F3-88AF-4C88-8FC5-5958F69AAF01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="7e0bb5e2-7675-43aa-8f79-415678b6b26b"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="cc4f2e02-e873-4e08-b27e-2ba14986c513"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="d75584f0-3e21-457b-ae72-841dbcdf59fc"/>
+    <ds:schemaRef ds:uri="5c3eef39-95fa-4594-873c-58c79830a94e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -6885,35 +8193,44 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SetDate">
     <vt:lpwstr>2023-03-03T22:03:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Name">
     <vt:lpwstr>US Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SiteId">
     <vt:lpwstr>35595a02-4d6d-44ac-99e1-f9ab4cd872db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ActionId">
     <vt:lpwstr>94c97dda-0280-486f-b102-4f59fa45ba0b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101000BF2DD0DAB9214458B39EF7920E2ACA7</vt:lpwstr>
+    <vt:lpwstr>0x010100AC48E6DC56884742B80561C2B41D7745</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Record Type">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Order">
+    <vt:r8>9699800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Record_x0020_Type">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>