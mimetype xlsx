--- v0 (2025-11-06)
+++ v1 (2026-04-23)
@@ -1,5417 +1,4549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://santandernet-my.sharepoint.com/personal/n879407_sbna_santander_us/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://santandernet.sharepoint.com/sites/stf1-d-SBCIC/Dept/CRACO_SP_Dept/CRACompliance/PUBLIC FILE/2026 Public File (03 2026)_Updating/Branch Information/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FCF5978A-11A3-4ECD-8411-C5808DEEAB5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="107" documentId="8_{AC26EE3F-810E-4B64-9F66-9CE0A0B9FAED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D1B7E16-2839-49DC-9076-CD8D5C3BDF23}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1DC0A86-1969-4F3D-8272-A9D1E05B6E60}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D4ECA3DA-90EA-42EA-8A0E-F2C249A0F5FF}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$M$401</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet!$A$1:$M$374</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4411" uniqueCount="1751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2660" uniqueCount="1300">
+  <si>
+    <t>3036 Grand Avenue</t>
+  </si>
+  <si>
+    <t>Miami</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>086</t>
+  </si>
+  <si>
+    <t>0071.03</t>
+  </si>
+  <si>
+    <t>Miami - Coconut Grove</t>
+  </si>
+  <si>
+    <t>150 NE 8th Street, Unit #145</t>
+  </si>
+  <si>
+    <t>0037.10</t>
+  </si>
+  <si>
+    <t>Miami Worldcenter</t>
+  </si>
+  <si>
+    <t>85-87 North 6th Street</t>
+  </si>
+  <si>
+    <t>Brooklyn</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>047</t>
+  </si>
+  <si>
+    <t>0555.00</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>215 Atlantic Avenue</t>
+  </si>
+  <si>
+    <t>0009.00</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>Court Street</t>
+  </si>
+  <si>
+    <t>6424 18th Avenue</t>
+  </si>
+  <si>
+    <t>0252.00</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>65th Street</t>
+  </si>
+  <si>
+    <t>23 Newkirk Plaza</t>
+  </si>
+  <si>
+    <t>0520.00</t>
+  </si>
+  <si>
+    <t>007</t>
+  </si>
+  <si>
+    <t>Newkirk Plaza</t>
+  </si>
+  <si>
+    <t>1769 86th Street</t>
+  </si>
+  <si>
+    <t>0178.00</t>
+  </si>
+  <si>
+    <t>86th Street</t>
+  </si>
+  <si>
+    <t>4514 16th Avenue</t>
+  </si>
+  <si>
+    <t>0232.00</t>
+  </si>
+  <si>
+    <t>Boro Park</t>
+  </si>
+  <si>
+    <t>234 Prospect Park West</t>
+  </si>
+  <si>
+    <t>0169.00</t>
+  </si>
+  <si>
+    <t>Prospect Park West</t>
+  </si>
+  <si>
+    <t>189 Montague Street</t>
+  </si>
+  <si>
+    <t>Montague Street</t>
+  </si>
+  <si>
+    <t>440 Avenue P</t>
+  </si>
+  <si>
+    <t>0422.00</t>
+  </si>
+  <si>
+    <t>Avenue P</t>
+  </si>
+  <si>
+    <t>301 Avenue U</t>
+  </si>
+  <si>
+    <t>0400.00</t>
+  </si>
+  <si>
+    <t>Avenue U</t>
+  </si>
+  <si>
+    <t>4823 13th Avenue</t>
+  </si>
+  <si>
+    <t>0234.00</t>
+  </si>
+  <si>
+    <t>13th Avenue</t>
+  </si>
+  <si>
+    <t>1302 Avenue J</t>
+  </si>
+  <si>
+    <t>0534.00</t>
+  </si>
+  <si>
+    <t>Avenue J</t>
+  </si>
+  <si>
+    <t>1298 Fulton Street</t>
+  </si>
+  <si>
+    <t>0247.00</t>
+  </si>
+  <si>
+    <t>Fulton &amp; Nostrand</t>
+  </si>
+  <si>
+    <t>961 Kings Highway</t>
+  </si>
+  <si>
+    <t>0420.00</t>
+  </si>
+  <si>
+    <t>Homecrest</t>
+  </si>
+  <si>
+    <t>9512 Third Avenue</t>
+  </si>
+  <si>
+    <t>0054.00</t>
+  </si>
+  <si>
+    <t>Bay Ridge</t>
+  </si>
+  <si>
+    <t>893 Flatbush Avenue</t>
+  </si>
+  <si>
+    <t>0794.00</t>
+  </si>
+  <si>
+    <t>Flatbush Avenue</t>
+  </si>
+  <si>
+    <t>190 East 98th Street</t>
+  </si>
+  <si>
+    <t>0892.00</t>
+  </si>
+  <si>
+    <t>East 98th Street</t>
+  </si>
+  <si>
+    <t>61 Constitution Boulevard</t>
+  </si>
+  <si>
+    <t>Kutztown</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>011</t>
+  </si>
+  <si>
+    <t>0140.00</t>
+  </si>
+  <si>
+    <t>1241 Quentin Road</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>075</t>
+  </si>
+  <si>
+    <t>0035.00</t>
+  </si>
+  <si>
+    <t>015</t>
+  </si>
+  <si>
+    <t>Lebanon Plaza</t>
+  </si>
+  <si>
+    <t>4251 Union Deposit Road</t>
+  </si>
+  <si>
+    <t>Harrisburg</t>
+  </si>
+  <si>
+    <t>043</t>
+  </si>
+  <si>
+    <t>0226.06</t>
+  </si>
+  <si>
+    <t>Union Deposit</t>
+  </si>
+  <si>
+    <t>401 North Enola Road</t>
+  </si>
+  <si>
+    <t>Enola</t>
+  </si>
+  <si>
+    <t>041</t>
+  </si>
+  <si>
+    <t>0101.00</t>
+  </si>
+  <si>
+    <t>Summerdale</t>
+  </si>
+  <si>
+    <t>1110 Cocoa Avenue</t>
+  </si>
+  <si>
+    <t>Hershey</t>
+  </si>
+  <si>
+    <t>0243.00</t>
+  </si>
+  <si>
+    <t>Hershey - Cocoa</t>
+  </si>
+  <si>
+    <t>269 Penrose Place</t>
+  </si>
+  <si>
+    <t>Carlisle</t>
+  </si>
+  <si>
+    <t>0124.00</t>
+  </si>
+  <si>
+    <t>039</t>
+  </si>
+  <si>
+    <t>Penrose</t>
+  </si>
+  <si>
+    <t>201 Dart Drive</t>
+  </si>
+  <si>
+    <t>Hanover</t>
+  </si>
+  <si>
+    <t>0222.00</t>
+  </si>
+  <si>
+    <t>027</t>
+  </si>
+  <si>
+    <t>24-28 East Main Street</t>
+  </si>
+  <si>
+    <t>Schuylkill Haven</t>
+  </si>
+  <si>
+    <t>0033.00</t>
+  </si>
+  <si>
+    <t>8080 Old York Road</t>
+  </si>
+  <si>
+    <t>Elkins Park</t>
+  </si>
+  <si>
+    <t>091</t>
+  </si>
+  <si>
+    <t>1894 Bethlehem Pike</t>
+  </si>
+  <si>
+    <t>Flourtown</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>9808 Bustleton Avenue</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>0355.00</t>
+  </si>
+  <si>
+    <t>Bustleton</t>
+  </si>
+  <si>
+    <t>110 West Lincoln Highway</t>
+  </si>
+  <si>
+    <t>Exton</t>
+  </si>
+  <si>
+    <t>029</t>
+  </si>
+  <si>
+    <t>101 East Olney Avenue</t>
+  </si>
+  <si>
+    <t>0273.00</t>
+  </si>
+  <si>
+    <t>One &amp; Olney Square</t>
+  </si>
+  <si>
+    <t>1000 South Easton Road</t>
+  </si>
+  <si>
+    <t>Wyncote</t>
+  </si>
+  <si>
+    <t>Cedarbrook</t>
+  </si>
+  <si>
+    <t>44 East Lancaster Avenue</t>
+  </si>
+  <si>
+    <t>Ardmore</t>
+  </si>
+  <si>
+    <t>44 North Bryn Mawr Avenue</t>
+  </si>
+  <si>
+    <t>Bryn Mawr</t>
+  </si>
+  <si>
+    <t>123 West Lancaster Avenue</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>045</t>
+  </si>
+  <si>
+    <t>023</t>
+  </si>
+  <si>
+    <t>3001 West Chester Pike</t>
+  </si>
+  <si>
+    <t>Broomall</t>
+  </si>
+  <si>
+    <t>140 Allendale Road</t>
+  </si>
+  <si>
+    <t>King of Prussia</t>
+  </si>
+  <si>
+    <t>1415 Old York Road</t>
+  </si>
+  <si>
+    <t>Abington</t>
+  </si>
+  <si>
+    <t>Abington PA</t>
+  </si>
+  <si>
+    <t>612 Fayette Street</t>
+  </si>
+  <si>
+    <t>Conshohocken</t>
+  </si>
+  <si>
+    <t>1224 Welsh Road</t>
+  </si>
+  <si>
+    <t>North Wales</t>
+  </si>
+  <si>
+    <t>Montgomeryville</t>
+  </si>
+  <si>
+    <t>160 East Street Road</t>
+  </si>
+  <si>
+    <t>Feasterville-Trevose</t>
+  </si>
+  <si>
+    <t>017</t>
+  </si>
+  <si>
+    <t>Feasterville</t>
+  </si>
+  <si>
+    <t>2077 Ridge Avenue, Suite #2103</t>
+  </si>
+  <si>
+    <t>0139.00</t>
+  </si>
+  <si>
+    <t>Sharswood</t>
+  </si>
+  <si>
+    <t>2253 North Avenue</t>
+  </si>
+  <si>
+    <t>Scotch Plains</t>
+  </si>
+  <si>
+    <t>NJ</t>
+  </si>
+  <si>
+    <t>07076</t>
+  </si>
+  <si>
+    <t>0385.00</t>
+  </si>
+  <si>
+    <t>525 Inman Avenue</t>
+  </si>
+  <si>
+    <t>Colonia</t>
+  </si>
+  <si>
+    <t>07067</t>
+  </si>
+  <si>
+    <t>0023.02</t>
+  </si>
+  <si>
+    <t>20 Veterans Memorial Highway</t>
+  </si>
+  <si>
+    <t>Somerville</t>
+  </si>
+  <si>
+    <t>08876</t>
+  </si>
+  <si>
+    <t>035</t>
+  </si>
+  <si>
+    <t>0504.00</t>
+  </si>
+  <si>
+    <t>324 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>07083</t>
+  </si>
+  <si>
+    <t>0335.01</t>
+  </si>
+  <si>
+    <t>Five Points</t>
+  </si>
+  <si>
+    <t>571 Florida Grove Road</t>
+  </si>
+  <si>
+    <t>Perth Amboy</t>
+  </si>
+  <si>
+    <t>08861</t>
+  </si>
+  <si>
+    <t>Florida Grove Road</t>
+  </si>
+  <si>
+    <t>920 Route 9</t>
+  </si>
+  <si>
+    <t>South Amboy</t>
+  </si>
+  <si>
+    <t>08879</t>
+  </si>
+  <si>
+    <t>0074.02</t>
+  </si>
+  <si>
+    <t>Sayreville</t>
+  </si>
+  <si>
+    <t>1197 Amboy Avenue</t>
+  </si>
+  <si>
+    <t>Edison</t>
+  </si>
+  <si>
+    <t>08837</t>
+  </si>
+  <si>
+    <t>0019.03</t>
+  </si>
+  <si>
+    <t>541 Rahway Avenue</t>
+  </si>
+  <si>
+    <t>Woodbridge</t>
+  </si>
+  <si>
+    <t>07095</t>
+  </si>
+  <si>
+    <t>0029.02</t>
+  </si>
+  <si>
+    <t>Rahway Avenue</t>
+  </si>
+  <si>
+    <t>587 Main Street</t>
+  </si>
+  <si>
+    <t>0030.02</t>
+  </si>
+  <si>
+    <t>236 West St Georges Avenue</t>
+  </si>
+  <si>
+    <t>Linden</t>
+  </si>
+  <si>
+    <t>07036</t>
+  </si>
+  <si>
+    <t>0348.00</t>
+  </si>
+  <si>
+    <t>021</t>
+  </si>
+  <si>
+    <t>365 Convery Boulevard</t>
+  </si>
+  <si>
+    <t>0048.00</t>
+  </si>
+  <si>
+    <t>Perth Amboy - Convery Boulevard</t>
+  </si>
+  <si>
+    <t>358 North Avenue</t>
+  </si>
+  <si>
+    <t>Garwood</t>
+  </si>
+  <si>
+    <t>07027</t>
+  </si>
+  <si>
+    <t>0369.00</t>
+  </si>
+  <si>
+    <t>1450 South Washington Avenue</t>
+  </si>
+  <si>
+    <t>Piscataway</t>
+  </si>
+  <si>
+    <t>08854</t>
+  </si>
+  <si>
+    <t>0006.03</t>
+  </si>
+  <si>
+    <t>1870 Route 27</t>
+  </si>
+  <si>
+    <t>08817</t>
+  </si>
+  <si>
+    <t>0017.02</t>
+  </si>
+  <si>
+    <t>Edison - Route 27</t>
+  </si>
+  <si>
+    <t>1135 Burnt Tavern Road</t>
+  </si>
+  <si>
+    <t>Brick</t>
+  </si>
+  <si>
+    <t>08724</t>
+  </si>
+  <si>
+    <t>1600 Corlies Avenue</t>
+  </si>
+  <si>
+    <t>Neptune</t>
+  </si>
+  <si>
+    <t>07753</t>
+  </si>
+  <si>
+    <t>025</t>
+  </si>
+  <si>
+    <t>201 Harmony Road</t>
+  </si>
+  <si>
+    <t>Middletown</t>
+  </si>
+  <si>
+    <t>07748</t>
+  </si>
+  <si>
+    <t>342 Lloyd Road</t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>07747</t>
+  </si>
+  <si>
+    <t>241 Monmouth Road</t>
+  </si>
+  <si>
+    <t>West Long Branch</t>
+  </si>
+  <si>
+    <t>07764</t>
+  </si>
+  <si>
+    <t>285 Broad Street</t>
+  </si>
+  <si>
+    <t>Red Bank</t>
+  </si>
+  <si>
+    <t>07701</t>
+  </si>
+  <si>
+    <t>901 West Park Avenue</t>
+  </si>
+  <si>
+    <t>Ocean</t>
+  </si>
+  <si>
+    <t>07712</t>
+  </si>
+  <si>
+    <t>2500 Belmar Boulevard</t>
+  </si>
+  <si>
+    <t>Wall</t>
+  </si>
+  <si>
+    <t>07719</t>
+  </si>
+  <si>
+    <t>2985 Route 35</t>
+  </si>
+  <si>
+    <t>Hazlet</t>
+  </si>
+  <si>
+    <t>07730</t>
+  </si>
+  <si>
+    <t>3500 Highway 9 South</t>
+  </si>
+  <si>
+    <t>Old Bridge</t>
+  </si>
+  <si>
+    <t>08857</t>
+  </si>
+  <si>
+    <t>0078.04</t>
+  </si>
+  <si>
+    <t>455 Old Bridge Turnpike</t>
+  </si>
+  <si>
+    <t>East Brunswick</t>
+  </si>
+  <si>
+    <t>08816</t>
+  </si>
+  <si>
+    <t>0094.00</t>
+  </si>
+  <si>
+    <t>Old Bridge Turnpike</t>
+  </si>
+  <si>
+    <t>589 Cranbury Road</t>
+  </si>
+  <si>
+    <t>0066.05</t>
+  </si>
+  <si>
+    <t>Cranbury Road</t>
+  </si>
+  <si>
+    <t>1 Union Square</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>07201</t>
+  </si>
+  <si>
+    <t>0311.00</t>
+  </si>
+  <si>
+    <t>300 Broad Avenue</t>
+  </si>
+  <si>
+    <t>Palisades Park</t>
+  </si>
+  <si>
+    <t>07650</t>
+  </si>
+  <si>
+    <t>0411.00</t>
+  </si>
+  <si>
+    <t>243 Chestnut Street</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>07105</t>
+  </si>
+  <si>
+    <t>013</t>
+  </si>
+  <si>
+    <t>0069.00</t>
+  </si>
+  <si>
+    <t>Maple Court</t>
+  </si>
+  <si>
+    <t>133 Jackson Street</t>
+  </si>
+  <si>
+    <t>0077.00</t>
+  </si>
+  <si>
+    <t>Newark - Jackson Street</t>
+  </si>
+  <si>
+    <t>1000 South Elmora Avenue</t>
+  </si>
+  <si>
+    <t>07202</t>
+  </si>
+  <si>
+    <t>0307.01</t>
+  </si>
+  <si>
+    <t>Bayway</t>
+  </si>
+  <si>
+    <t>466 Bloomfield Avenue</t>
+  </si>
+  <si>
+    <t>07107</t>
+  </si>
+  <si>
+    <t>0005.00</t>
+  </si>
+  <si>
+    <t>North Newark</t>
+  </si>
+  <si>
+    <t>554 Central Avenue</t>
+  </si>
+  <si>
+    <t>East Orange</t>
+  </si>
+  <si>
+    <t>07018</t>
+  </si>
+  <si>
+    <t>0113.00</t>
+  </si>
+  <si>
+    <t>241 Central Avenue</t>
+  </si>
+  <si>
+    <t>Jersey City</t>
+  </si>
+  <si>
+    <t>07307</t>
+  </si>
+  <si>
+    <t>0006.00</t>
+  </si>
+  <si>
+    <t>Central Avenue</t>
+  </si>
+  <si>
+    <t>214 Newark Avenue</t>
+  </si>
+  <si>
+    <t>07302</t>
+  </si>
+  <si>
+    <t>0023.00</t>
+  </si>
+  <si>
+    <t>Newark Avenue</t>
+  </si>
+  <si>
+    <t>1322A Paterson Plank Road</t>
+  </si>
+  <si>
+    <t>Secaucus</t>
+  </si>
+  <si>
+    <t>07094</t>
+  </si>
+  <si>
+    <t>0199.00</t>
+  </si>
+  <si>
+    <t>456 North Broad Street</t>
+  </si>
+  <si>
+    <t>07208</t>
+  </si>
+  <si>
+    <t>0317.00</t>
+  </si>
+  <si>
+    <t>North Broad Street</t>
+  </si>
+  <si>
+    <t>314 Elizabeth Avenue</t>
+  </si>
+  <si>
+    <t>07206</t>
+  </si>
+  <si>
+    <t>0305.00</t>
+  </si>
+  <si>
+    <t>Liberty Square</t>
+  </si>
+  <si>
+    <t>110 East Main Street</t>
+  </si>
+  <si>
+    <t>Rockaway</t>
+  </si>
+  <si>
+    <t>07866</t>
+  </si>
+  <si>
+    <t>0443.00</t>
+  </si>
+  <si>
+    <t>73 Diamond Spring Road</t>
+  </si>
+  <si>
+    <t>Denville</t>
+  </si>
+  <si>
+    <t>07834</t>
+  </si>
+  <si>
+    <t>0414.00</t>
+  </si>
+  <si>
+    <t>36 Waterview Boulevard - Suite D2</t>
+  </si>
+  <si>
+    <t>Parsippany</t>
+  </si>
+  <si>
+    <t>07054</t>
+  </si>
+  <si>
+    <t>0416.03</t>
+  </si>
+  <si>
+    <t>405 Main Street</t>
+  </si>
+  <si>
+    <t>Boonton</t>
+  </si>
+  <si>
+    <t>07005</t>
+  </si>
+  <si>
+    <t>0410.00</t>
+  </si>
+  <si>
+    <t>301 South Livingston Avenue</t>
+  </si>
+  <si>
+    <t>Livingston</t>
+  </si>
+  <si>
+    <t>07039</t>
+  </si>
+  <si>
+    <t>0206.00</t>
+  </si>
+  <si>
+    <t>1120 Bloomfield Avenue</t>
+  </si>
+  <si>
+    <t>West Caldwell</t>
+  </si>
+  <si>
+    <t>07006</t>
+  </si>
+  <si>
+    <t>0218.02</t>
+  </si>
+  <si>
+    <t>1072 Broad Street</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>07003</t>
+  </si>
+  <si>
+    <t>0150.00</t>
+  </si>
+  <si>
+    <t>Bloomfield - Brookdale</t>
+  </si>
+  <si>
+    <t>110 River Styx Road</t>
+  </si>
+  <si>
+    <t>Hopatcong</t>
+  </si>
+  <si>
+    <t>07843</t>
+  </si>
+  <si>
+    <t>037</t>
+  </si>
+  <si>
+    <t>463 Washington Avenue</t>
+  </si>
+  <si>
+    <t>Belleville</t>
+  </si>
+  <si>
+    <t>07109</t>
+  </si>
+  <si>
+    <t>0143.00</t>
+  </si>
+  <si>
+    <t>532 Pompton Avenue</t>
+  </si>
+  <si>
+    <t>Cedar Grove</t>
+  </si>
+  <si>
+    <t>07009</t>
+  </si>
+  <si>
+    <t>0214.00</t>
+  </si>
+  <si>
+    <t>243 Millburn Avenue</t>
+  </si>
+  <si>
+    <t>Millburn</t>
+  </si>
+  <si>
+    <t>07041</t>
+  </si>
+  <si>
+    <t>0202.00</t>
+  </si>
+  <si>
+    <t>35 South Main Street</t>
+  </si>
+  <si>
+    <t>Lodi</t>
+  </si>
+  <si>
+    <t>07644</t>
+  </si>
+  <si>
+    <t>0303.00</t>
+  </si>
+  <si>
+    <t>19 Schuyler Avenue</t>
+  </si>
+  <si>
+    <t>North Arlington</t>
+  </si>
+  <si>
+    <t>07031</t>
+  </si>
+  <si>
+    <t>0381.00</t>
+  </si>
+  <si>
+    <t>Schuyler Avenue</t>
+  </si>
+  <si>
+    <t>1462 Stuyvesant Avenue</t>
+  </si>
+  <si>
+    <t>0327.02</t>
+  </si>
+  <si>
+    <t>Stuyvesant</t>
+  </si>
+  <si>
+    <t>354 Eisenhower Parkway, Building 2</t>
+  </si>
+  <si>
+    <t>0204.00</t>
+  </si>
+  <si>
+    <t>Livingston - Eisenhower</t>
+  </si>
+  <si>
+    <t>800 Town Centre Drive</t>
+  </si>
+  <si>
+    <t>Glen Mills</t>
+  </si>
+  <si>
+    <t>Concordville</t>
+  </si>
+  <si>
+    <t>2401 East Venango Street</t>
+  </si>
+  <si>
+    <t>0379.00</t>
+  </si>
+  <si>
+    <t>Port Richmond - Aramingo</t>
+  </si>
+  <si>
+    <t>2000 Market Street</t>
+  </si>
+  <si>
+    <t>0004.01</t>
+  </si>
+  <si>
+    <t>2000 Market</t>
+  </si>
+  <si>
+    <t>1616 Walnut Street</t>
+  </si>
+  <si>
+    <t>0008.05</t>
+  </si>
+  <si>
+    <t>Rittenhouse</t>
+  </si>
+  <si>
+    <t>1101 Market Street</t>
+  </si>
+  <si>
+    <t>Reading Center</t>
+  </si>
+  <si>
+    <t>2701 South 10th Street</t>
+  </si>
+  <si>
+    <t>0372.00</t>
+  </si>
+  <si>
+    <t>Stadium</t>
+  </si>
+  <si>
+    <t>5300 Baltimore Pike</t>
+  </si>
+  <si>
+    <t>Clifton Heights</t>
+  </si>
+  <si>
+    <t>116 West Township Line Road</t>
+  </si>
+  <si>
+    <t>Havertown</t>
+  </si>
+  <si>
+    <t>Llanerch</t>
+  </si>
+  <si>
+    <t>125 South Providence Road</t>
+  </si>
+  <si>
+    <t>Media</t>
+  </si>
+  <si>
+    <t>Media - Providence</t>
+  </si>
+  <si>
+    <t>115 Chester Avenue</t>
+  </si>
+  <si>
+    <t>Yeadon</t>
+  </si>
+  <si>
+    <t>2 East 10th Street</t>
+  </si>
+  <si>
+    <t>Marcus Hook</t>
+  </si>
+  <si>
+    <t>1001 Gap-Newport Pike</t>
+  </si>
+  <si>
+    <t>Avondale</t>
+  </si>
+  <si>
+    <t>London Grove</t>
+  </si>
+  <si>
+    <t>130 North Eagle Road</t>
+  </si>
+  <si>
+    <t>1917 MacDade Boulevard</t>
+  </si>
+  <si>
+    <t>Folsom</t>
+  </si>
+  <si>
+    <t>Ridley</t>
+  </si>
+  <si>
+    <t>824 North Market Street</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>0028.00</t>
+  </si>
+  <si>
+    <t>Wilmington DE</t>
+  </si>
+  <si>
+    <t>3802 Chestnut Street</t>
+  </si>
+  <si>
+    <t>0088.01</t>
+  </si>
+  <si>
+    <t>U Penn</t>
+  </si>
+  <si>
+    <t>400 West Allegheny Avenue - Suite E3</t>
+  </si>
+  <si>
+    <t>0176.02</t>
+  </si>
+  <si>
+    <t>Plaza Allegheny</t>
+  </si>
+  <si>
+    <t>4952 Parkside Avenue</t>
+  </si>
+  <si>
+    <t>0111.00</t>
+  </si>
+  <si>
+    <t>Parkside</t>
+  </si>
+  <si>
+    <t>190 Route 37 East</t>
+  </si>
+  <si>
+    <t>Toms River</t>
+  </si>
+  <si>
+    <t>08753</t>
+  </si>
+  <si>
+    <t>Route 37 East</t>
+  </si>
+  <si>
+    <t>301 Atlantic City Boulevard</t>
+  </si>
+  <si>
+    <t>Pine Beach</t>
+  </si>
+  <si>
+    <t>08741</t>
+  </si>
+  <si>
+    <t>108 Lacey Road</t>
+  </si>
+  <si>
+    <t>Whiting</t>
+  </si>
+  <si>
+    <t>08759</t>
+  </si>
+  <si>
+    <t>44 Princeton-Hightstown Road</t>
+  </si>
+  <si>
+    <t>Princeton Junction</t>
+  </si>
+  <si>
+    <t>08550</t>
+  </si>
+  <si>
+    <t>0043.07</t>
+  </si>
+  <si>
+    <t>1325 Route 206</t>
+  </si>
+  <si>
+    <t>Skillman</t>
+  </si>
+  <si>
+    <t>08558</t>
+  </si>
+  <si>
+    <t>0542.01</t>
+  </si>
+  <si>
+    <t>Montgomery</t>
+  </si>
+  <si>
+    <t>950 Parkway Avenue</t>
+  </si>
+  <si>
+    <t>Ewing</t>
+  </si>
+  <si>
+    <t>08618</t>
+  </si>
+  <si>
+    <t>0036.02</t>
+  </si>
+  <si>
+    <t>121 Franklin Corner Road</t>
+  </si>
+  <si>
+    <t>Lawrenceville</t>
+  </si>
+  <si>
+    <t>08648</t>
+  </si>
+  <si>
+    <t>0032.02</t>
+  </si>
+  <si>
+    <t>730 Jamaica Boulevard</t>
+  </si>
+  <si>
+    <t>08757</t>
+  </si>
+  <si>
+    <t>Holiday City</t>
+  </si>
+  <si>
+    <t>2000 Route 70</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Lakehurst</t>
+  </si>
+  <si>
+    <t>226 Cranbury Half Acre Road</t>
+  </si>
+  <si>
+    <t>Monroe Township</t>
+  </si>
+  <si>
+    <t>08831</t>
+  </si>
+  <si>
+    <t>0082.04</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>33 West State Street</t>
+  </si>
+  <si>
+    <t>Trenton</t>
+  </si>
+  <si>
+    <t>08608</t>
+  </si>
+  <si>
+    <t>349 Princeton - Hightstown Road</t>
+  </si>
+  <si>
+    <t>West Windsor</t>
+  </si>
+  <si>
+    <t>0043.16</t>
+  </si>
+  <si>
+    <t>146 Fulton Avenue</t>
+  </si>
+  <si>
+    <t>Hempstead</t>
+  </si>
+  <si>
+    <t>059</t>
+  </si>
+  <si>
+    <t>443 Hillside Avenue</t>
+  </si>
+  <si>
+    <t>Williston Park</t>
+  </si>
+  <si>
+    <t>Herricks</t>
+  </si>
+  <si>
+    <t>23-56 Bell Boulevard</t>
+  </si>
+  <si>
+    <t>Bayside</t>
+  </si>
+  <si>
+    <t>081</t>
+  </si>
+  <si>
+    <t>0997.04</t>
+  </si>
+  <si>
+    <t>Bay Terrace</t>
+  </si>
+  <si>
+    <t>1420 Northern Boulevard</t>
+  </si>
+  <si>
+    <t>Manhasset</t>
+  </si>
+  <si>
+    <t>37-10 Broadway</t>
+  </si>
+  <si>
+    <t>Long Island City</t>
+  </si>
+  <si>
+    <t>0059.00</t>
+  </si>
+  <si>
+    <t>Broadway</t>
+  </si>
+  <si>
+    <t>22-59 31st Street</t>
+  </si>
+  <si>
+    <t>0115.00</t>
+  </si>
+  <si>
+    <t>Ditmars</t>
+  </si>
+  <si>
+    <t>75-81 31st Avenue</t>
+  </si>
+  <si>
+    <t>Jackson Heights</t>
+  </si>
+  <si>
+    <t>0309.03</t>
+  </si>
+  <si>
+    <t>31st Avenue</t>
+  </si>
+  <si>
+    <t>89-01 Northern Boulevard</t>
+  </si>
+  <si>
+    <t>0339.00</t>
+  </si>
+  <si>
+    <t>Northern Boulevard</t>
+  </si>
+  <si>
+    <t>150-28 Union Turnpike</t>
+  </si>
+  <si>
+    <t>Flushing</t>
+  </si>
+  <si>
+    <t>0779.05</t>
+  </si>
+  <si>
+    <t>Union Turnpike</t>
+  </si>
+  <si>
+    <t>136-11 Roosevelt Avenue</t>
+  </si>
+  <si>
+    <t>0871.00</t>
+  </si>
+  <si>
+    <t>330 South Service Road, Suite 118</t>
+  </si>
+  <si>
+    <t>Melville</t>
+  </si>
+  <si>
+    <t>998 Franklin Avenue</t>
+  </si>
+  <si>
+    <t>Garden City</t>
+  </si>
+  <si>
+    <t>72-44 Austin Street</t>
+  </si>
+  <si>
+    <t>Forest Hills</t>
+  </si>
+  <si>
+    <t>0737.00</t>
+  </si>
+  <si>
+    <t>50 Middle Neck Road</t>
+  </si>
+  <si>
+    <t>Great Neck</t>
+  </si>
+  <si>
+    <t>118-11 101st Avenue</t>
+  </si>
+  <si>
+    <t>South Richmond Hill</t>
+  </si>
+  <si>
+    <t>0120.00</t>
+  </si>
+  <si>
+    <t>Richmond Hill</t>
+  </si>
+  <si>
+    <t>149-37 14th Avenue</t>
+  </si>
+  <si>
+    <t>Whitestone</t>
+  </si>
+  <si>
+    <t>0981.00</t>
+  </si>
+  <si>
+    <t>69 Madison Avenue</t>
+  </si>
+  <si>
+    <t>Lakewood</t>
+  </si>
+  <si>
+    <t>08701</t>
+  </si>
+  <si>
+    <t>220 Route 9 North</t>
+  </si>
+  <si>
+    <t>Manalapan</t>
+  </si>
+  <si>
+    <t>07726</t>
+  </si>
+  <si>
+    <t>1 Schanck Road</t>
+  </si>
+  <si>
+    <t>Freehold</t>
+  </si>
+  <si>
+    <t>07728</t>
+  </si>
+  <si>
+    <t>Freehold - Schanck Road</t>
+  </si>
+  <si>
+    <t>2285 West County Line Road</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>08527</t>
+  </si>
+  <si>
+    <t>303 Gordons Corner Road</t>
+  </si>
+  <si>
+    <t>Yorktowne</t>
+  </si>
+  <si>
+    <t>8 South Main Street</t>
+  </si>
+  <si>
+    <t>Marlboro</t>
+  </si>
+  <si>
+    <t>07746</t>
+  </si>
+  <si>
+    <t>345 Union Hill Road</t>
+  </si>
+  <si>
+    <t>Covered Bridge</t>
+  </si>
+  <si>
+    <t>940 Fischer Boulevard</t>
+  </si>
+  <si>
+    <t>Fischer Boulevard</t>
+  </si>
+  <si>
+    <t>1900 Route 70</t>
+  </si>
+  <si>
+    <t>Route 70</t>
+  </si>
+  <si>
+    <t>17 Beaverson Boulevard</t>
+  </si>
+  <si>
+    <t>08723</t>
+  </si>
+  <si>
+    <t>Beaverson Boulevard</t>
+  </si>
+  <si>
+    <t>521 Park Avenue</t>
+  </si>
+  <si>
+    <t>Freehold - Park Avenue</t>
+  </si>
+  <si>
+    <t>4261 Route 9 North</t>
+  </si>
+  <si>
+    <t>Howell</t>
+  </si>
+  <si>
+    <t>07731</t>
+  </si>
+  <si>
+    <t>Howell - Salem Hill</t>
+  </si>
+  <si>
+    <t>2367 Lakewood Road</t>
+  </si>
+  <si>
+    <t>08755</t>
+  </si>
+  <si>
+    <t>North Toms River</t>
+  </si>
+  <si>
+    <t>555 Madison Avenue</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>3420 North 5th Street Highway</t>
+  </si>
+  <si>
+    <t>Laureldale</t>
+  </si>
+  <si>
+    <t>0126.00</t>
+  </si>
+  <si>
+    <t>Muhlenberg</t>
+  </si>
+  <si>
+    <t>100 East King Street</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>071</t>
+  </si>
+  <si>
+    <t>0001.00</t>
+  </si>
+  <si>
+    <t>798 East Simpson Street</t>
+  </si>
+  <si>
+    <t>Mechanicsburg</t>
+  </si>
+  <si>
+    <t>1677 Oregon Pike</t>
+  </si>
+  <si>
+    <t>0118.02</t>
+  </si>
+  <si>
+    <t>Oregon Pike</t>
+  </si>
+  <si>
+    <t>168 South 32nd Street</t>
+  </si>
+  <si>
+    <t>Camp Hill</t>
+  </si>
+  <si>
+    <t>0105.00</t>
+  </si>
+  <si>
+    <t>Camp Hill Mall</t>
+  </si>
+  <si>
+    <t>100 Northern Way</t>
+  </si>
+  <si>
+    <t>York</t>
+  </si>
+  <si>
+    <t>0102.20</t>
+  </si>
+  <si>
+    <t>Northern Way</t>
+  </si>
+  <si>
+    <t>1442 Bannister Street</t>
+  </si>
+  <si>
+    <t>0215.00</t>
+  </si>
+  <si>
+    <t>Bannister Street</t>
+  </si>
+  <si>
+    <t>499 Tyler Run Road</t>
+  </si>
+  <si>
+    <t>0227.02</t>
+  </si>
+  <si>
+    <t>Tyler Run</t>
+  </si>
+  <si>
+    <t>14655 Mount Airy Road</t>
+  </si>
+  <si>
+    <t>Shrewsbury</t>
+  </si>
+  <si>
+    <t>0238.24</t>
+  </si>
+  <si>
+    <t>601 Penn Street</t>
+  </si>
+  <si>
+    <t>Reading</t>
+  </si>
+  <si>
+    <t>Reading PA</t>
+  </si>
+  <si>
+    <t>4900 Perkiomen Avenue</t>
+  </si>
+  <si>
+    <t>0120.04</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>2220 State Hill Road</t>
+  </si>
+  <si>
+    <t>Wyomissing</t>
+  </si>
+  <si>
+    <t>0110.00</t>
+  </si>
+  <si>
+    <t>State Hill</t>
+  </si>
+  <si>
+    <t>1565 East High Street</t>
+  </si>
+  <si>
+    <t>Pottstown</t>
+  </si>
+  <si>
+    <t>Pottstown - High Street</t>
+  </si>
+  <si>
+    <t>12 Parkside Avenue</t>
+  </si>
+  <si>
+    <t>Shillington</t>
+  </si>
+  <si>
+    <t>0116.02</t>
+  </si>
+  <si>
+    <t>742 East Philadelphia Avenue</t>
+  </si>
+  <si>
+    <t>Boyertown</t>
+  </si>
+  <si>
+    <t>102 North Flowers Mill Road</t>
+  </si>
+  <si>
+    <t>Langhorne</t>
+  </si>
+  <si>
+    <t>1102 Taylorsville Road</t>
+  </si>
+  <si>
+    <t>Washington Crossing</t>
+  </si>
+  <si>
+    <t>2730 Nottingham Way</t>
+  </si>
+  <si>
+    <t>Mercerville</t>
+  </si>
+  <si>
+    <t>08619</t>
+  </si>
+  <si>
+    <t>0030.06</t>
+  </si>
+  <si>
+    <t>Hamilton - Nottingham</t>
+  </si>
+  <si>
+    <t>1700 Kuser Road</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>08690</t>
+  </si>
+  <si>
+    <t>0030.09</t>
+  </si>
+  <si>
+    <t>Kuser Road</t>
+  </si>
+  <si>
+    <t>2875 South Eagle Road</t>
+  </si>
+  <si>
+    <t>Newtown</t>
+  </si>
+  <si>
+    <t>797 Broad Street</t>
+  </si>
+  <si>
+    <t>Doylestown</t>
+  </si>
+  <si>
+    <t>Doylestown - Lantern Hill</t>
+  </si>
+  <si>
+    <t>1425 Street Road</t>
+  </si>
+  <si>
+    <t>Bensalem</t>
+  </si>
+  <si>
+    <t>2465 South Broad Street</t>
+  </si>
+  <si>
+    <t>08610</t>
+  </si>
+  <si>
+    <t>0025.00</t>
+  </si>
+  <si>
+    <t>Hamilton - Broad</t>
+  </si>
+  <si>
+    <t>555 High Street, Unit #2</t>
+  </si>
+  <si>
+    <t>Mt. Holly</t>
+  </si>
+  <si>
+    <t>08060</t>
+  </si>
+  <si>
+    <t>Mount Holly</t>
+  </si>
+  <si>
+    <t>23 East Broad Street</t>
+  </si>
+  <si>
+    <t>Palmyra</t>
+  </si>
+  <si>
+    <t>08065</t>
+  </si>
+  <si>
+    <t>1645 Big Oak Road</t>
+  </si>
+  <si>
+    <t>Yardley</t>
+  </si>
+  <si>
+    <t>Oxford Oaks</t>
+  </si>
+  <si>
+    <t>952 West Street Road</t>
+  </si>
+  <si>
+    <t>Warminster</t>
+  </si>
+  <si>
+    <t>1970 Route 70 East</t>
+  </si>
+  <si>
+    <t>Cherry Hill</t>
+  </si>
+  <si>
+    <t>08003</t>
+  </si>
+  <si>
+    <t>302 Haddon Avenue</t>
+  </si>
+  <si>
+    <t>Westmont</t>
+  </si>
+  <si>
+    <t>08108</t>
+  </si>
+  <si>
+    <t>1550 Richmond Road</t>
+  </si>
+  <si>
+    <t>Staten Island</t>
+  </si>
+  <si>
+    <t>085</t>
+  </si>
+  <si>
+    <t>0096.02</t>
+  </si>
+  <si>
+    <t>Richmond Road</t>
+  </si>
+  <si>
+    <t>1460 Forest Avenue</t>
+  </si>
+  <si>
+    <t>0201.00</t>
+  </si>
+  <si>
+    <t>Forest Avenue</t>
+  </si>
+  <si>
+    <t>2655 Richmond Avenue</t>
+  </si>
+  <si>
+    <t>0277.02</t>
+  </si>
+  <si>
+    <t>Staten Island Mall</t>
+  </si>
+  <si>
+    <t>4310 Amboy Road</t>
+  </si>
+  <si>
+    <t>0156.01</t>
+  </si>
+  <si>
+    <t>Eltingville</t>
+  </si>
+  <si>
+    <t>43 Richmond Hill Road</t>
+  </si>
+  <si>
+    <t>0277.06</t>
+  </si>
+  <si>
+    <t>New Springville</t>
+  </si>
+  <si>
+    <t>2700 Hylan Boulevard</t>
+  </si>
+  <si>
+    <t>0128.06</t>
+  </si>
+  <si>
+    <t>New Dorp - Hylan</t>
+  </si>
+  <si>
+    <t>3150 Amboy Road</t>
+  </si>
+  <si>
+    <t>0132.04</t>
+  </si>
+  <si>
+    <t>Oakwood</t>
+  </si>
+  <si>
+    <t>4025 Amboy Road</t>
+  </si>
+  <si>
+    <t>0146.04</t>
+  </si>
+  <si>
+    <t>Great Kills</t>
+  </si>
+  <si>
+    <t>1320 Hylan Boulevard</t>
+  </si>
+  <si>
+    <t>0064.00</t>
+  </si>
+  <si>
+    <t>Grasmere</t>
+  </si>
+  <si>
+    <t>1837 Victory Boulevard</t>
+  </si>
+  <si>
+    <t>0151.00</t>
+  </si>
+  <si>
+    <t>Castleton Corners</t>
+  </si>
+  <si>
+    <t>900 Huguenot Avenue</t>
+  </si>
+  <si>
+    <t>0208.04</t>
+  </si>
+  <si>
+    <t>Huguenot</t>
+  </si>
+  <si>
+    <t>6975 Amboy Road</t>
+  </si>
+  <si>
+    <t>0248.00</t>
+  </si>
+  <si>
+    <t>Tottenville</t>
+  </si>
+  <si>
+    <t>475 Forest Avenue</t>
+  </si>
+  <si>
+    <t>0067.00</t>
+  </si>
+  <si>
+    <t>North Shore</t>
+  </si>
+  <si>
+    <t>2189 Washington Street</t>
+  </si>
+  <si>
+    <t>Roxbury</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>02119</t>
+  </si>
+  <si>
+    <t>0804.01</t>
+  </si>
+  <si>
+    <t>Boston - Nubian Square</t>
+  </si>
+  <si>
+    <t>885 Boylston Street</t>
+  </si>
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>02116</t>
+  </si>
+  <si>
+    <t>0107.01</t>
+  </si>
+  <si>
+    <t>Boston - Boylston Street</t>
+  </si>
+  <si>
+    <t>1 Beacon Street</t>
+  </si>
+  <si>
+    <t>02108</t>
+  </si>
+  <si>
+    <t>0303.02</t>
+  </si>
+  <si>
+    <t>Boston - Beacon Street</t>
+  </si>
+  <si>
+    <t>125 Causeway Street</t>
+  </si>
+  <si>
+    <t>02114</t>
+  </si>
+  <si>
+    <t>0203.04</t>
+  </si>
+  <si>
+    <t>Boston - Causeway Street</t>
+  </si>
+  <si>
+    <t>61 Harrison Avenue</t>
+  </si>
+  <si>
+    <t>02111</t>
+  </si>
+  <si>
+    <t>0702.02</t>
+  </si>
+  <si>
+    <t>Boston - Harrison Beach</t>
+  </si>
+  <si>
+    <t>552 Commonwealth Avenue</t>
+  </si>
+  <si>
+    <t>02215</t>
+  </si>
+  <si>
+    <t>0101.04</t>
+  </si>
+  <si>
+    <t>Boston - Kenmore Square</t>
+  </si>
+  <si>
+    <t>75 State Street</t>
+  </si>
+  <si>
+    <t>02109</t>
+  </si>
+  <si>
+    <t>Boston - State Street</t>
+  </si>
+  <si>
+    <t>599 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>02139</t>
+  </si>
+  <si>
+    <t>Cambridge - Central Square</t>
+  </si>
+  <si>
+    <t>437 Rutherford Avenue</t>
+  </si>
+  <si>
+    <t>02129</t>
+  </si>
+  <si>
+    <t>0406.00</t>
+  </si>
+  <si>
+    <t>Boston - Charlestown</t>
+  </si>
+  <si>
+    <t>148 Everett Avenue</t>
+  </si>
+  <si>
+    <t>Chelsea</t>
+  </si>
+  <si>
+    <t>02150</t>
+  </si>
+  <si>
+    <t>2 Meridian Street</t>
+  </si>
+  <si>
+    <t>East Boston</t>
+  </si>
+  <si>
+    <t>02128</t>
+  </si>
+  <si>
+    <t>0506.00</t>
+  </si>
+  <si>
+    <t>459 Broadway</t>
+  </si>
+  <si>
+    <t>Everett</t>
+  </si>
+  <si>
+    <t>02149</t>
+  </si>
+  <si>
+    <t>Everett Square</t>
+  </si>
+  <si>
+    <t>1294 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>02138</t>
+  </si>
+  <si>
+    <t>Cambridge - Harvard Square</t>
+  </si>
+  <si>
+    <t>330 Broadway</t>
+  </si>
+  <si>
+    <t>Revere</t>
+  </si>
+  <si>
+    <t>02151</t>
+  </si>
+  <si>
+    <t>125 Broadway</t>
+  </si>
+  <si>
+    <t>02145</t>
+  </si>
+  <si>
+    <t>Somerville - Broadway</t>
+  </si>
+  <si>
+    <t>7 Church Street</t>
+  </si>
+  <si>
+    <t>Winchester</t>
+  </si>
+  <si>
+    <t>01890</t>
+  </si>
+  <si>
+    <t>2A Elm Street</t>
+  </si>
+  <si>
+    <t>Woburn</t>
+  </si>
+  <si>
+    <t>01801</t>
+  </si>
+  <si>
+    <t>North Woburn</t>
+  </si>
+  <si>
+    <t>587 Cabot Street</t>
+  </si>
+  <si>
+    <t>Beverly</t>
+  </si>
+  <si>
+    <t>01915</t>
+  </si>
+  <si>
+    <t>102 Rogers Street</t>
+  </si>
+  <si>
+    <t>Gloucester</t>
+  </si>
+  <si>
+    <t>01930</t>
+  </si>
+  <si>
+    <t>35 Market Square</t>
+  </si>
+  <si>
+    <t>Lynn</t>
+  </si>
+  <si>
+    <t>01905</t>
+  </si>
+  <si>
+    <t>17 Union Street</t>
+  </si>
+  <si>
+    <t>01944</t>
+  </si>
+  <si>
+    <t>Manchester-by-the-Sea</t>
+  </si>
+  <si>
+    <t>492 Main Street</t>
+  </si>
+  <si>
+    <t>Melrose</t>
+  </si>
+  <si>
+    <t>02176</t>
+  </si>
+  <si>
+    <t>300 Andover Street</t>
+  </si>
+  <si>
+    <t>Peabody</t>
+  </si>
+  <si>
+    <t>01960</t>
+  </si>
+  <si>
+    <t>Peabody Place</t>
+  </si>
+  <si>
+    <t>228 Main Street</t>
+  </si>
+  <si>
+    <t>01867</t>
+  </si>
+  <si>
+    <t>Reading - Main Street</t>
+  </si>
+  <si>
+    <t>323 Broadway, Route 1</t>
+  </si>
+  <si>
+    <t>Saugus</t>
+  </si>
+  <si>
+    <t>01906</t>
+  </si>
+  <si>
+    <t>495 Paradise Road</t>
+  </si>
+  <si>
+    <t>Swampscott</t>
+  </si>
+  <si>
+    <t>01907</t>
+  </si>
+  <si>
+    <t>Swampscott - Vinnin Square</t>
+  </si>
+  <si>
+    <t>500 Main Street</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+  <si>
+    <t>01880</t>
+  </si>
+  <si>
+    <t>Wakefield - Main Street</t>
+  </si>
+  <si>
+    <t>51 Pleasant Street</t>
+  </si>
+  <si>
+    <t>Weymouth</t>
+  </si>
+  <si>
+    <t>02190</t>
+  </si>
+  <si>
+    <t>330 Martin Luther King Boulevard- Suite 45</t>
+  </si>
+  <si>
+    <t>0817.00</t>
+  </si>
+  <si>
+    <t>Roxbury - Washington Park</t>
+  </si>
+  <si>
+    <t>3060 Washington Street</t>
+  </si>
+  <si>
+    <t>0813.02</t>
+  </si>
+  <si>
+    <t>Boston - Egleston Square</t>
+  </si>
+  <si>
+    <t>1663 Blue Hill Avenue</t>
+  </si>
+  <si>
+    <t>Mattapan</t>
+  </si>
+  <si>
+    <t>02126</t>
+  </si>
+  <si>
+    <t>Boston - Mattapan</t>
+  </si>
+  <si>
+    <t>20 Beale Street</t>
+  </si>
+  <si>
+    <t>Wollaston</t>
+  </si>
+  <si>
+    <t>02170</t>
+  </si>
+  <si>
+    <t>780 Gallivan Boulevard</t>
+  </si>
+  <si>
+    <t>Dorchester</t>
+  </si>
+  <si>
+    <t>02122</t>
+  </si>
+  <si>
+    <t>1 Harvard Street</t>
+  </si>
+  <si>
+    <t>Brookline</t>
+  </si>
+  <si>
+    <t>02445</t>
+  </si>
+  <si>
+    <t>Brookline Village</t>
+  </si>
+  <si>
+    <t>1337 Beacon Street</t>
+  </si>
+  <si>
+    <t>02446</t>
+  </si>
+  <si>
+    <t>Brookline - Coolidge Corner</t>
+  </si>
+  <si>
+    <t>380 Chief Justice Cushing Highway, Route 3A</t>
+  </si>
+  <si>
+    <t>Cohasset</t>
+  </si>
+  <si>
+    <t>02025</t>
+  </si>
+  <si>
+    <t>9 Summer Street</t>
+  </si>
+  <si>
+    <t>Hingham</t>
+  </si>
+  <si>
+    <t>02043</t>
+  </si>
+  <si>
+    <t>Hingham Harbor</t>
+  </si>
+  <si>
+    <t>1150 Hancock Street</t>
+  </si>
+  <si>
+    <t>Quincy</t>
+  </si>
+  <si>
+    <t>02169</t>
+  </si>
+  <si>
+    <t>860 River Street</t>
+  </si>
+  <si>
+    <t>02136</t>
+  </si>
+  <si>
+    <t>Boston - Hyde Park</t>
+  </si>
+  <si>
+    <t>474 West Broadway</t>
+  </si>
+  <si>
+    <t>South Boston</t>
+  </si>
+  <si>
+    <t>02127</t>
+  </si>
+  <si>
+    <t>0605.01</t>
+  </si>
+  <si>
+    <t>561 Adams Street</t>
+  </si>
+  <si>
+    <t>East Milton</t>
+  </si>
+  <si>
+    <t>02186</t>
+  </si>
+  <si>
+    <t>Milton MA</t>
+  </si>
+  <si>
+    <t>301 North Main Street</t>
+  </si>
+  <si>
+    <t>Randolph</t>
+  </si>
+  <si>
+    <t>02368</t>
+  </si>
+  <si>
+    <t>Randolph - North Main Street</t>
+  </si>
+  <si>
+    <t>1442 Dorchester Avenue</t>
+  </si>
+  <si>
+    <t>0921.01</t>
+  </si>
+  <si>
+    <t>Dorchester - Fields Corner</t>
+  </si>
+  <si>
+    <t>394 West Main Street</t>
+  </si>
+  <si>
+    <t>Avon</t>
+  </si>
+  <si>
+    <t>CT</t>
+  </si>
+  <si>
+    <t>06001</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>6 Federal Street</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>06010</t>
+  </si>
+  <si>
+    <t>Bristol CT</t>
+  </si>
+  <si>
+    <t>934 Silver Lane</t>
+  </si>
+  <si>
+    <t>East Hartford</t>
+  </si>
+  <si>
+    <t>06118</t>
+  </si>
+  <si>
+    <t>Silver Lane</t>
+  </si>
+  <si>
+    <t>40 Hazard Avenue</t>
+  </si>
+  <si>
+    <t>Enfield</t>
+  </si>
+  <si>
+    <t>06082</t>
+  </si>
+  <si>
+    <t>Enfield - Hazard Avenue</t>
+  </si>
+  <si>
+    <t>140 Hebron Avenue</t>
+  </si>
+  <si>
+    <t>Glastonbury</t>
+  </si>
+  <si>
+    <t>06033</t>
+  </si>
+  <si>
+    <t>568 Franklin Avenue</t>
+  </si>
+  <si>
+    <t>Hartford</t>
+  </si>
+  <si>
+    <t>06114</t>
+  </si>
+  <si>
+    <t>Franklin Avenue</t>
+  </si>
+  <si>
+    <t>3237 Berlin Turnpike</t>
+  </si>
+  <si>
+    <t>Newington</t>
+  </si>
+  <si>
+    <t>06111</t>
+  </si>
+  <si>
+    <t>Newington South</t>
+  </si>
+  <si>
+    <t>1765 Ellington Road</t>
+  </si>
+  <si>
+    <t>South Windsor</t>
+  </si>
+  <si>
+    <t>06074</t>
+  </si>
+  <si>
+    <t>235 Queen Street</t>
+  </si>
+  <si>
+    <t>Southington</t>
+  </si>
+  <si>
+    <t>06489</t>
+  </si>
+  <si>
+    <t>105 Meriden Road</t>
+  </si>
+  <si>
+    <t>Waterbury</t>
+  </si>
+  <si>
+    <t>06705</t>
+  </si>
+  <si>
+    <t>Waterbury - East End</t>
+  </si>
+  <si>
+    <t>342 North Main Street</t>
+  </si>
+  <si>
+    <t>West Hartford</t>
+  </si>
+  <si>
+    <t>06117</t>
+  </si>
+  <si>
+    <t>Bishops Corner</t>
+  </si>
+  <si>
+    <t>1010 Farmington Avenue</t>
+  </si>
+  <si>
+    <t>06107</t>
+  </si>
+  <si>
+    <t>Farmington Avenue</t>
+  </si>
+  <si>
+    <t>1221 Silas Deane Highway</t>
+  </si>
+  <si>
+    <t>Wethersfield</t>
+  </si>
+  <si>
+    <t>06109</t>
+  </si>
+  <si>
+    <t>590 Sumner Avenue</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>01108</t>
+  </si>
+  <si>
+    <t>Forest Park</t>
+  </si>
+  <si>
+    <t>206 Main Street</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>01570</t>
+  </si>
+  <si>
+    <t>70 East Main Street</t>
+  </si>
+  <si>
+    <t>Westboro</t>
+  </si>
+  <si>
+    <t>01581</t>
+  </si>
+  <si>
+    <t>1234 Providence Road</t>
+  </si>
+  <si>
+    <t>Whitinsville</t>
+  </si>
+  <si>
+    <t>01588</t>
+  </si>
+  <si>
+    <t>507 Main Street</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>01608</t>
+  </si>
+  <si>
+    <t>Worcester Downtown</t>
+  </si>
+  <si>
+    <t>51 Gold Star Boulevard</t>
+  </si>
+  <si>
+    <t>01605</t>
+  </si>
+  <si>
+    <t>Gold Star</t>
+  </si>
+  <si>
+    <t>12 Front Street</t>
+  </si>
+  <si>
+    <t>Ashland</t>
+  </si>
+  <si>
+    <t>01721</t>
+  </si>
+  <si>
+    <t>317 Washington Street</t>
+  </si>
+  <si>
+    <t>Auburn</t>
+  </si>
+  <si>
+    <t>01501</t>
+  </si>
+  <si>
+    <t>339 Washington Street</t>
+  </si>
+  <si>
+    <t>Dedham</t>
+  </si>
+  <si>
+    <t>02026</t>
+  </si>
+  <si>
+    <t>110 Union Avenue</t>
+  </si>
+  <si>
+    <t>Framingham</t>
+  </si>
+  <si>
+    <t>01702</t>
+  </si>
+  <si>
+    <t>Framingham - Union Avenue</t>
+  </si>
+  <si>
+    <t>490 Cochituate Road</t>
+  </si>
+  <si>
+    <t>01701</t>
+  </si>
+  <si>
+    <t>Framingham - Route 30</t>
+  </si>
+  <si>
+    <t>126 Prospect Street</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>01757</t>
+  </si>
+  <si>
+    <t>153 Nahatan Street</t>
+  </si>
+  <si>
+    <t>Norwood</t>
+  </si>
+  <si>
+    <t>02062</t>
+  </si>
+  <si>
+    <t>Norwood Center</t>
+  </si>
+  <si>
+    <t>47 Maple Avenue</t>
+  </si>
+  <si>
+    <t>01545</t>
+  </si>
+  <si>
+    <t>Shrewsbury - Maple Avenue</t>
+  </si>
+  <si>
+    <t>50 Boston Turnpike</t>
+  </si>
+  <si>
+    <t>Shrewsbury - White City</t>
+  </si>
+  <si>
+    <t>1850 Centre Street</t>
+  </si>
+  <si>
+    <t>West Roxbury</t>
+  </si>
+  <si>
+    <t>02132</t>
+  </si>
+  <si>
+    <t>705 High Street</t>
+  </si>
+  <si>
+    <t>Westwood</t>
+  </si>
+  <si>
+    <t>02090</t>
+  </si>
+  <si>
+    <t>250 Lexington Avenue</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>061</t>
+  </si>
+  <si>
+    <t>0072.00</t>
+  </si>
+  <si>
+    <t>Murray Hill</t>
+  </si>
+  <si>
+    <t>1416 East Avenue</t>
+  </si>
+  <si>
+    <t>Bronx</t>
+  </si>
+  <si>
+    <t>0212.00</t>
+  </si>
+  <si>
+    <t>Parkchester</t>
+  </si>
+  <si>
+    <t>2168 White Plains Road</t>
+  </si>
+  <si>
+    <t>0224.03</t>
+  </si>
+  <si>
+    <t>White Plains Road</t>
+  </si>
+  <si>
+    <t>389 East 149th Street</t>
+  </si>
+  <si>
+    <t>0065.00</t>
+  </si>
+  <si>
+    <t>The Hub</t>
+  </si>
+  <si>
+    <t>330 Madison Avenue</t>
+  </si>
+  <si>
+    <t>Midtown</t>
+  </si>
+  <si>
+    <t>243 Canal Street</t>
+  </si>
+  <si>
+    <t>0045.00</t>
+  </si>
+  <si>
+    <t>Canal Street</t>
+  </si>
+  <si>
+    <t>2228 Broadway</t>
+  </si>
+  <si>
+    <t>0167.00</t>
+  </si>
+  <si>
+    <t>Broadway &amp; 79th Street</t>
+  </si>
+  <si>
+    <t>841 Broadway</t>
+  </si>
+  <si>
+    <t>0061.00</t>
+  </si>
+  <si>
+    <t>Union Square</t>
+  </si>
+  <si>
+    <t>715 Lexington Avenue</t>
+  </si>
+  <si>
+    <t>0112.03</t>
+  </si>
+  <si>
+    <t>Lexington Avenue</t>
+  </si>
+  <si>
+    <t>226 East 86th Street</t>
+  </si>
+  <si>
+    <t>0146.01</t>
+  </si>
+  <si>
+    <t>Upper East Side</t>
+  </si>
+  <si>
+    <t>222 Broadway</t>
+  </si>
+  <si>
+    <t>0015.01</t>
+  </si>
+  <si>
+    <t>Financial District</t>
+  </si>
+  <si>
+    <t>1350 Broadway</t>
+  </si>
+  <si>
+    <t>0109.00</t>
+  </si>
+  <si>
+    <t>Herald Square</t>
+  </si>
+  <si>
+    <t>437 Madison Avenue</t>
+  </si>
+  <si>
+    <t>0102.00</t>
+  </si>
+  <si>
+    <t>Madison Avenue</t>
+  </si>
+  <si>
+    <t>272 County Road</t>
+  </si>
+  <si>
+    <t>Barrington</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>02806</t>
+  </si>
+  <si>
+    <t>0302.00</t>
+  </si>
+  <si>
+    <t>555 Reservoir Avenue</t>
+  </si>
+  <si>
+    <t>Cranston</t>
+  </si>
+  <si>
+    <t>02910</t>
+  </si>
+  <si>
+    <t>225 Atwood Avenue</t>
+  </si>
+  <si>
+    <t>02920</t>
+  </si>
+  <si>
+    <t>0147.00</t>
+  </si>
+  <si>
+    <t>Western Cranston</t>
+  </si>
+  <si>
+    <t>765 Main Street</t>
+  </si>
+  <si>
+    <t>East Greenwich</t>
+  </si>
+  <si>
+    <t>02818</t>
+  </si>
+  <si>
+    <t>0209.01</t>
+  </si>
+  <si>
+    <t>1414 Atwood Avenue</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>02919</t>
+  </si>
+  <si>
+    <t>0124.01</t>
+  </si>
+  <si>
+    <t>131 Elmgrove Avenue</t>
+  </si>
+  <si>
+    <t>Providence</t>
+  </si>
+  <si>
+    <t>02906</t>
+  </si>
+  <si>
+    <t>0034.00</t>
+  </si>
+  <si>
+    <t>Elmgrove</t>
+  </si>
+  <si>
+    <t>1025 Smith Street</t>
+  </si>
+  <si>
+    <t>02908</t>
+  </si>
+  <si>
+    <t>0024.00</t>
+  </si>
+  <si>
+    <t>Elmhurst</t>
+  </si>
+  <si>
+    <t>Slavin Center</t>
+  </si>
+  <si>
+    <t>02918</t>
+  </si>
+  <si>
+    <t>Providence College</t>
+  </si>
+  <si>
+    <t>One Financial Plaza</t>
+  </si>
+  <si>
+    <t>02903</t>
+  </si>
+  <si>
+    <t>0008.00</t>
+  </si>
+  <si>
+    <t>Tower Office</t>
+  </si>
+  <si>
+    <t>551 North Main Street</t>
+  </si>
+  <si>
+    <t>02904</t>
+  </si>
+  <si>
+    <t>0031.00</t>
+  </si>
+  <si>
+    <t>University Heights</t>
+  </si>
+  <si>
+    <t>410 Putnam Pike</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>02917</t>
+  </si>
+  <si>
+    <t>0126.01</t>
+  </si>
+  <si>
+    <t>20A Main Street</t>
+  </si>
+  <si>
+    <t>02879</t>
+  </si>
+  <si>
+    <t>0512.02</t>
+  </si>
+  <si>
+    <t>South Kingstown</t>
+  </si>
+  <si>
+    <t>1927 Post Road</t>
+  </si>
+  <si>
+    <t>Warwick</t>
+  </si>
+  <si>
+    <t>02886</t>
+  </si>
+  <si>
+    <t>0211.00</t>
+  </si>
+  <si>
+    <t>Warwick - Hillsgrove</t>
+  </si>
+  <si>
+    <t>292 Thames Street</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>02840</t>
+  </si>
+  <si>
+    <t>896 Tiogue Avenue</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>02816</t>
+  </si>
+  <si>
+    <t>0206.03</t>
+  </si>
+  <si>
+    <t>1045 Trapelo Road</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>02451</t>
+  </si>
+  <si>
+    <t>North Waltham</t>
+  </si>
+  <si>
+    <t>700 Main Street</t>
+  </si>
+  <si>
+    <t>Waltham - Moody &amp; Main</t>
+  </si>
+  <si>
+    <t>545 Arsenal Street</t>
+  </si>
+  <si>
+    <t>Watertown</t>
+  </si>
+  <si>
+    <t>02472</t>
+  </si>
+  <si>
+    <t>277 Linden Street</t>
+  </si>
+  <si>
+    <t>Wellesley</t>
+  </si>
+  <si>
+    <t>02482</t>
+  </si>
+  <si>
+    <t>Wellesley - Linden Street</t>
+  </si>
+  <si>
+    <t>240 West Boylston Street</t>
+  </si>
+  <si>
+    <t>West Boylston</t>
+  </si>
+  <si>
+    <t>01583</t>
+  </si>
+  <si>
+    <t>409 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>Acton</t>
+  </si>
+  <si>
+    <t>01720</t>
+  </si>
+  <si>
+    <t>35 Leonard Street</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>02478</t>
+  </si>
+  <si>
+    <t>415 Market Street</t>
+  </si>
+  <si>
+    <t>Brighton</t>
+  </si>
+  <si>
+    <t>02135</t>
+  </si>
+  <si>
+    <t>0002.02</t>
+  </si>
+  <si>
+    <t>164 Reservoir Street</t>
+  </si>
+  <si>
+    <t>Holden</t>
+  </si>
+  <si>
+    <t>01520</t>
+  </si>
+  <si>
+    <t>11 Park Street</t>
+  </si>
+  <si>
+    <t>Leominster</t>
+  </si>
+  <si>
+    <t>01453</t>
+  </si>
+  <si>
+    <t>1822 Massachusetts Avenue</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>02420</t>
+  </si>
+  <si>
+    <t>965 Great Plain Avenue</t>
+  </si>
+  <si>
+    <t>Needham</t>
+  </si>
+  <si>
+    <t>02492</t>
+  </si>
+  <si>
+    <t>Needham Center</t>
+  </si>
+  <si>
+    <t>780 Beacon Street</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>02459</t>
+  </si>
+  <si>
+    <t>Newton Centre</t>
+  </si>
+  <si>
+    <t>624 Washington Street</t>
+  </si>
+  <si>
+    <t>Newtonville</t>
+  </si>
+  <si>
+    <t>02458</t>
+  </si>
+  <si>
+    <t>403 Highland Avenue</t>
+  </si>
+  <si>
+    <t>02144</t>
+  </si>
+  <si>
+    <t>Somerville - Davis Square</t>
+  </si>
+  <si>
+    <t>526 Boston Post Road, Suite A</t>
+  </si>
+  <si>
+    <t>Sudbury</t>
+  </si>
+  <si>
+    <t>01776</t>
+  </si>
+  <si>
+    <t>20 East Broadway</t>
+  </si>
+  <si>
+    <t>Derry</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>03038</t>
+  </si>
+  <si>
+    <t>58 Plaistow Road</t>
+  </si>
+  <si>
+    <t>Plaistow</t>
+  </si>
+  <si>
+    <t>03865</t>
+  </si>
+  <si>
+    <t>125 Main Street</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>03079</t>
+  </si>
+  <si>
+    <t>489 Lafayette Road</t>
+  </si>
+  <si>
+    <t>Seabrook</t>
+  </si>
+  <si>
+    <t>03874</t>
+  </si>
+  <si>
+    <t>0630.01</t>
+  </si>
+  <si>
+    <t>340 Main Street</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
+    <t>01830</t>
+  </si>
+  <si>
+    <t>Haverhill - 340 Main</t>
+  </si>
+  <si>
+    <t>200 Haverhill Street</t>
+  </si>
+  <si>
+    <t>Methuen</t>
+  </si>
+  <si>
+    <t>01844</t>
+  </si>
+  <si>
+    <t>Methuen - Glen Forest</t>
+  </si>
+  <si>
+    <t>90 Pleasant Valley Street</t>
+  </si>
+  <si>
+    <t>Methuen - Loop</t>
+  </si>
+  <si>
+    <t>45 Storey Avenue</t>
+  </si>
+  <si>
+    <t>Newburyport</t>
+  </si>
+  <si>
+    <t>01950</t>
+  </si>
+  <si>
+    <t>460 South Union Street</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>01843</t>
+  </si>
+  <si>
+    <t>Lawrence - South Union</t>
+  </si>
+  <si>
+    <t>555 Chickering Road</t>
+  </si>
+  <si>
+    <t>North Andover</t>
+  </si>
+  <si>
+    <t>01845</t>
+  </si>
+  <si>
+    <t>North Andover - Chickering Road</t>
+  </si>
+  <si>
+    <t>3 Wall Steet</t>
+  </si>
+  <si>
+    <t>Windham</t>
+  </si>
+  <si>
+    <t>03087</t>
+  </si>
+  <si>
+    <t>71 Main Street</t>
+  </si>
+  <si>
+    <t>Andover</t>
+  </si>
+  <si>
+    <t>01810</t>
+  </si>
+  <si>
+    <t>Andover Center</t>
+  </si>
+  <si>
+    <t>296 Essex Street</t>
+  </si>
+  <si>
+    <t>01840</t>
+  </si>
+  <si>
+    <t>Lawrence - Essex Street</t>
+  </si>
+  <si>
+    <t>160 Littleton Road</t>
+  </si>
+  <si>
+    <t>Westford</t>
+  </si>
+  <si>
+    <t>01886</t>
+  </si>
+  <si>
+    <t>280 Main Street</t>
+  </si>
+  <si>
+    <t>01887</t>
+  </si>
+  <si>
+    <t>Wilmington - Main Street</t>
+  </si>
+  <si>
+    <t>223 Main Street</t>
+  </si>
+  <si>
+    <t>Nashua</t>
+  </si>
+  <si>
+    <t>03060</t>
+  </si>
+  <si>
+    <t>0107.00</t>
+  </si>
+  <si>
+    <t>Nashua - 223 Main Street</t>
+  </si>
+  <si>
+    <t>13 Northeastern Boulevard</t>
+  </si>
+  <si>
+    <t>03062</t>
+  </si>
+  <si>
+    <t>Nashua - Northeast Boulevard</t>
+  </si>
+  <si>
+    <t>508 Boston Road</t>
+  </si>
+  <si>
+    <t>Billerica</t>
+  </si>
+  <si>
+    <t>01821</t>
+  </si>
+  <si>
+    <t>5 Billerica Road</t>
+  </si>
+  <si>
+    <t>Chelmsford</t>
+  </si>
+  <si>
+    <t>01824</t>
+  </si>
+  <si>
+    <t>Chelmsford Center</t>
+  </si>
+  <si>
+    <t>489 Merrimack Street</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>01854</t>
+  </si>
+  <si>
+    <t>Lowell - City Hall</t>
+  </si>
+  <si>
+    <t>One Wood Street</t>
+  </si>
+  <si>
+    <t>01851</t>
+  </si>
+  <si>
+    <t>Lowell - Wood Street</t>
+  </si>
+  <si>
+    <t>150 Bridge Street</t>
+  </si>
+  <si>
+    <t>Pelham</t>
+  </si>
+  <si>
+    <t>03076</t>
+  </si>
+  <si>
+    <t>73 West Street</t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>03301</t>
+  </si>
+  <si>
+    <t>0321.00</t>
+  </si>
+  <si>
+    <t>Concord - West Street</t>
+  </si>
+  <si>
+    <t>1111 South Willow Street</t>
+  </si>
+  <si>
+    <t>03103</t>
+  </si>
+  <si>
+    <t>Manchester - South Willow Street</t>
+  </si>
+  <si>
+    <t>794 Rogers Street</t>
+  </si>
+  <si>
+    <t>01852</t>
+  </si>
+  <si>
+    <t>Lowell - Stadium Plaza</t>
+  </si>
+  <si>
+    <t>182A Cambridge Street</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>01803</t>
+  </si>
+  <si>
+    <t>128 Union Street</t>
+  </si>
+  <si>
+    <t>New Bedford</t>
+  </si>
+  <si>
+    <t>02740</t>
+  </si>
+  <si>
+    <t>New Bedford - Union Street</t>
+  </si>
+  <si>
+    <t>2136 Acushnet Avenue</t>
+  </si>
+  <si>
+    <t>02745</t>
+  </si>
+  <si>
+    <t>New Bedford - Lunds Corner</t>
+  </si>
+  <si>
+    <t>585 Allen Street</t>
+  </si>
+  <si>
+    <t>New Bedford - Rockdale</t>
+  </si>
+  <si>
+    <t>125 Huttleston Avenue</t>
+  </si>
+  <si>
+    <t>Fairhaven</t>
+  </si>
+  <si>
+    <t>02719</t>
+  </si>
+  <si>
+    <t>430 William S. Canning Boulevard</t>
+  </si>
+  <si>
+    <t>Fall River</t>
+  </si>
+  <si>
+    <t>02721</t>
+  </si>
+  <si>
+    <t>Fall River - Southcoast Marketplace</t>
+  </si>
+  <si>
+    <t>620 G.A.R. Highway</t>
+  </si>
+  <si>
+    <t>Swansea</t>
+  </si>
+  <si>
+    <t>02777</t>
+  </si>
+  <si>
+    <t>786 Main Road</t>
+  </si>
+  <si>
+    <t>Westport</t>
+  </si>
+  <si>
+    <t>02790</t>
+  </si>
+  <si>
+    <t>260 Edgartown-Vineyard Haven Road</t>
+  </si>
+  <si>
+    <t>Edgartown</t>
+  </si>
+  <si>
+    <t>02539</t>
+  </si>
+  <si>
+    <t>Triangle</t>
+  </si>
+  <si>
+    <t>2895 Cranberry Highway</t>
+  </si>
+  <si>
+    <t>East Wareham</t>
+  </si>
+  <si>
+    <t>02538</t>
+  </si>
+  <si>
+    <t>Wareham</t>
+  </si>
+  <si>
+    <t>331 Cotuit Road</t>
+  </si>
+  <si>
+    <t>Sandwich</t>
+  </si>
+  <si>
+    <t>02563</t>
+  </si>
+  <si>
+    <t>0136.00</t>
+  </si>
+  <si>
+    <t>South Sandwich</t>
+  </si>
+  <si>
+    <t>310 Gifford Street</t>
+  </si>
+  <si>
+    <t>Falmouth</t>
+  </si>
+  <si>
+    <t>02540</t>
+  </si>
+  <si>
+    <t>0148.00</t>
+  </si>
+  <si>
+    <t>55 Bassett Lane</t>
+  </si>
+  <si>
+    <t>Hyannis</t>
+  </si>
+  <si>
+    <t>02601</t>
+  </si>
+  <si>
+    <t>0153.00</t>
+  </si>
+  <si>
+    <t>Hyannis - Downtown</t>
+  </si>
+  <si>
+    <t>51 Main Street</t>
+  </si>
+  <si>
+    <t>Orleans</t>
+  </si>
+  <si>
+    <t>02653</t>
+  </si>
+  <si>
+    <t>0104.00</t>
+  </si>
+  <si>
+    <t>1029 Route 28</t>
+  </si>
+  <si>
+    <t>South Yarmouth</t>
+  </si>
+  <si>
+    <t>02664</t>
+  </si>
+  <si>
+    <t>0120.02</t>
+  </si>
+  <si>
+    <t>130 Taunton Avenue</t>
+  </si>
+  <si>
+    <t>Seekonk</t>
+  </si>
+  <si>
+    <t>02771</t>
+  </si>
+  <si>
+    <t>3 Charles Street</t>
+  </si>
+  <si>
+    <t>Mashpee</t>
+  </si>
+  <si>
+    <t>02649</t>
+  </si>
+  <si>
+    <t>25 Torrey Street</t>
+  </si>
+  <si>
+    <t>Brockton</t>
+  </si>
+  <si>
+    <t>02301</t>
+  </si>
+  <si>
+    <t>255 Newport Avenue</t>
+  </si>
+  <si>
+    <t>Rumford</t>
+  </si>
+  <si>
+    <t>02916</t>
+  </si>
+  <si>
+    <t>0101.01</t>
+  </si>
+  <si>
+    <t>Newport Avenue</t>
+  </si>
+  <si>
+    <t>622 George Washington Highway</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>02865</t>
+  </si>
+  <si>
+    <t>0116.00</t>
+  </si>
+  <si>
+    <t>Lincoln Office</t>
+  </si>
+  <si>
+    <t>215 Main Street</t>
+  </si>
+  <si>
+    <t>Pawtucket</t>
+  </si>
+  <si>
+    <t>02860</t>
+  </si>
+  <si>
+    <t>0152.00</t>
+  </si>
+  <si>
+    <t>411 Social Street</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
+  </si>
+  <si>
+    <t>02895</t>
+  </si>
+  <si>
+    <t>0180.00</t>
+  </si>
+  <si>
+    <t>Social Street</t>
+  </si>
+  <si>
+    <t>880 Plain Street</t>
+  </si>
+  <si>
+    <t>Marshfield</t>
+  </si>
+  <si>
+    <t>02050</t>
+  </si>
+  <si>
+    <t>21 Commerce Way</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>02360</t>
+  </si>
+  <si>
+    <t>Plymouth - Commerce Way</t>
+  </si>
+  <si>
+    <t>77 Center Street</t>
+  </si>
+  <si>
+    <t>Middleboro</t>
+  </si>
+  <si>
+    <t>02346</t>
+  </si>
+  <si>
+    <t>62 Messenger Street</t>
+  </si>
+  <si>
+    <t>Plainville</t>
+  </si>
+  <si>
+    <t>02762</t>
+  </si>
+  <si>
+    <t>Plainville - Messenger Street</t>
+  </si>
+  <si>
+    <t>310 New State Highway</t>
+  </si>
+  <si>
+    <t>Raynham</t>
+  </si>
+  <si>
+    <t>02767</t>
+  </si>
+  <si>
+    <t>188 Broadway</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>02780</t>
+  </si>
+  <si>
+    <t>Taunton - Broadway</t>
+  </si>
+  <si>
+    <t>533 Washington Street</t>
+  </si>
+  <si>
+    <t>02351</t>
+  </si>
+  <si>
+    <t>Abington - Washington Street</t>
+  </si>
+  <si>
+    <t>157 Summer Street</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>02364</t>
+  </si>
+  <si>
+    <t>175 Center Street</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>02359</t>
+  </si>
+  <si>
+    <t>Pembroke - Center Street</t>
+  </si>
+  <si>
+    <t>252 Patriot Place</t>
+  </si>
+  <si>
+    <t>Foxboro</t>
+  </si>
+  <si>
+    <t>02035</t>
+  </si>
+  <si>
+    <t>Foxboro - Patriot's Place</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
   <si>
     <t>Branch ID</t>
   </si>
   <si>
     <t>Branch Name</t>
   </si>
   <si>
+    <t>MSA Code</t>
+  </si>
+  <si>
     <t>Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
-    <t>State</t>
-[...1 lines deleted...]
-  <si>
     <t>Zip</t>
   </si>
   <si>
-    <t>MSA Code</t>
-[...1 lines deleted...]
-  <si>
     <t>State Code</t>
   </si>
   <si>
     <t>County Code</t>
   </si>
   <si>
     <t>Census Tract Number</t>
   </si>
   <si>
     <t>Census Tract Median Family Income %</t>
   </si>
   <si>
     <t>Census Tract Income Level</t>
   </si>
   <si>
-    <t>Avon</t>
-[...23 lines deleted...]
-    <t>4</t>
+    <t>Work Cafe Brooklyn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Low </t>
+  </si>
+  <si>
+    <t>Moderate</t>
+  </si>
+  <si>
+    <t>Middle</t>
   </si>
   <si>
     <t>Upper</t>
   </si>
   <si>
-    <t>Bristol CT</t>
-[...238 lines deleted...]
-  <si>
     <t>NA</t>
-  </si>
-[...4942 lines deleted...]
-    <t>Branch listing as of February 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5702,16651 +4834,15560 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18216A14-9DBD-406A-8CD2-7F3D251D9EA3}">
-  <dimension ref="A1:M404"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E26A973-16CB-4B1B-9C42-38F13E8E6BB0}">
+  <dimension ref="A1:M373"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A382" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.453125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="30.90625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="39.36328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.90625" customWidth="1"/>
+    <col min="3" max="3" width="38.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.08984375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="7.36328125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="13" width="26.453125" customWidth="1"/>
+    <col min="10" max="10" width="20.36328125" customWidth="1"/>
+    <col min="11" max="11" width="23.81640625" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="15.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="37" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" s="1" customFormat="1" ht="50" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
-        <v>0</v>
+        <v>1283</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1</v>
+        <v>1284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>2</v>
+        <v>1286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>3</v>
+        <v>1287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>4</v>
+        <v>1282</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>5</v>
+        <v>1288</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>1285</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>7</v>
+        <v>1289</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>8</v>
+        <v>1290</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>9</v>
+        <v>1291</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>10</v>
+        <v>1292</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>11</v>
+        <v>1293</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>11</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="3">
         <v>16</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>1334</v>
+        <v>103</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>1335</v>
+        <v>102</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>1334</v>
+        <v>103</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1341</v>
+        <v>67</v>
+      </c>
+      <c r="F2" s="3">
+        <v>19027</v>
+      </c>
+      <c r="G2" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H2" s="3">
+        <v>42</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J2" s="6">
+        <v>2023.01</v>
       </c>
       <c r="K2" s="3">
         <v>133.15440000000001</v>
       </c>
-      <c r="L2" s="3" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="L2" s="3">
+        <v>4</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A3" s="3">
         <v>24</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>1342</v>
+        <v>106</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>1343</v>
+        <v>105</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>1342</v>
+        <v>106</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>1336</v>
+        <v>67</v>
       </c>
       <c r="F3" s="3">
         <v>19031</v>
       </c>
-      <c r="G3" s="3" t="s">
-[...9 lines deleted...]
-        <v>1344</v>
+      <c r="G3" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H3" s="3">
+        <v>42</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J3" s="6">
+        <v>2103</v>
       </c>
       <c r="K3" s="3">
         <v>108.654</v>
       </c>
-      <c r="L3" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="L3" s="3">
+        <v>3</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A4" s="3">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>1345</v>
+        <v>66</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>1346</v>
+        <v>65</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>1345</v>
+        <v>66</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1349</v>
+        <v>67</v>
+      </c>
+      <c r="F4" s="3">
+        <v>19530</v>
+      </c>
+      <c r="G4" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H4" s="3">
+        <v>42</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>69</v>
       </c>
       <c r="K4" s="3">
         <v>113.9859</v>
       </c>
-      <c r="L4" s="3" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="L4" s="3">
+        <v>3</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A5" s="3">
         <v>29</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>1350</v>
+        <v>541</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>1351</v>
+        <v>538</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>1352</v>
+        <v>539</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1354</v>
+        <v>67</v>
+      </c>
+      <c r="F5" s="3">
+        <v>19605</v>
+      </c>
+      <c r="G5" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H5" s="3">
+        <v>42</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>540</v>
       </c>
       <c r="K5" s="3">
         <v>68.569800000000001</v>
       </c>
-      <c r="L5" s="3" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="L5" s="3">
+        <v>2</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A6" s="3">
         <v>32</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>1355</v>
+        <v>111</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>1356</v>
+        <v>108</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>1357</v>
+        <v>109</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1361</v>
+        <v>67</v>
+      </c>
+      <c r="F6" s="3">
+        <v>19115</v>
+      </c>
+      <c r="G6" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H6" s="3">
+        <v>42</v>
+      </c>
+      <c r="I6" s="3">
+        <v>101</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>110</v>
       </c>
       <c r="K6" s="3">
         <v>125.62009999999999</v>
       </c>
-      <c r="L6" s="3" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="L6" s="3">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A7" s="3">
         <v>34</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>1362</v>
+        <v>359</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>1363</v>
+        <v>357</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>1364</v>
+        <v>358</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1367</v>
+        <v>67</v>
+      </c>
+      <c r="F7" s="3">
+        <v>19342</v>
+      </c>
+      <c r="G7" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H7" s="3">
+        <v>42</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J7" s="6">
+        <v>4103.05</v>
       </c>
       <c r="K7" s="3">
         <v>216.83080000000001</v>
       </c>
-      <c r="L7" s="3" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="L7" s="3">
+        <v>4</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A8" s="3">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>1368</v>
+        <v>501</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>1369</v>
+        <v>500</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>1368</v>
+        <v>501</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1214</v>
+        <v>150</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="G8" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H8" s="3">
+        <v>34</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J8" s="6">
+        <v>7153.04</v>
       </c>
       <c r="K8" s="3">
-        <v>54.911299999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>28.456800000000001</v>
+      </c>
+      <c r="L8" s="3">
+        <v>1</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A9" s="3">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>720</v>
+        <v>410</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>721</v>
+        <v>407</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>720</v>
+        <v>408</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>727</v>
+        <v>150</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G9" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H9" s="3">
+        <v>34</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J9" s="6">
+        <v>7232</v>
       </c>
       <c r="K9" s="3">
-        <v>28.456800000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>109.02419999999999</v>
+      </c>
+      <c r="L9" s="3">
+        <v>3</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="3">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>728</v>
+        <v>412</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>729</v>
+        <v>411</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>730</v>
+        <v>412</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>732</v>
+        <v>150</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="G10" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H10" s="3">
+        <v>34</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J10" s="6">
+        <v>7300</v>
       </c>
       <c r="K10" s="3">
-        <v>109.02419999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>100.0247</v>
+      </c>
+      <c r="L10" s="3">
+        <v>3</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="3">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>733</v>
+        <v>208</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>734</v>
+        <v>207</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>733</v>
+        <v>208</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>736</v>
+        <v>150</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="G11" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H11" s="3">
+        <v>34</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J11" s="6">
+        <v>7133</v>
       </c>
       <c r="K11" s="3">
-        <v>100.0247</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>70.741399999999999</v>
+      </c>
+      <c r="L11" s="3">
+        <v>2</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="3">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>737</v>
+        <v>75</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>738</v>
+        <v>70</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>737</v>
+        <v>71</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>740</v>
+        <v>67</v>
+      </c>
+      <c r="F12" s="3">
+        <v>17042</v>
+      </c>
+      <c r="G12" s="3">
+        <v>30140</v>
+      </c>
+      <c r="H12" s="3">
+        <v>42</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>73</v>
       </c>
       <c r="K12" s="3">
-        <v>70.741399999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>118.2677</v>
+      </c>
+      <c r="L12" s="3">
+        <v>3</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A13" s="3">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>1373</v>
+        <v>211</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>1374</v>
+        <v>210</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>1375</v>
+        <v>211</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1379</v>
+        <v>150</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="G13" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H13" s="3">
+        <v>34</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J13" s="6">
+        <v>8075</v>
       </c>
       <c r="K13" s="3">
-        <v>118.2677</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>91.618099999999998</v>
+      </c>
+      <c r="L13" s="3">
+        <v>3</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A14" s="3">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>741</v>
+        <v>504</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>742</v>
+        <v>503</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>741</v>
+        <v>504</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>744</v>
+        <v>150</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="G14" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H14" s="3">
+        <v>34</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J14" s="6">
+        <v>8101.01</v>
       </c>
       <c r="K14" s="3">
-        <v>91.618099999999998</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>151.12119999999999</v>
+      </c>
+      <c r="L14" s="3">
+        <v>4</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A15" s="3">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>745</v>
+        <v>415</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>746</v>
+        <v>414</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>745</v>
+        <v>415</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>748</v>
+        <v>150</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G15" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H15" s="3">
+        <v>34</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J15" s="6">
+        <v>7391</v>
       </c>
       <c r="K15" s="3">
-        <v>151.12119999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>37.286200000000001</v>
+      </c>
+      <c r="L15" s="3">
+        <v>1</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A16" s="3">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>749</v>
+        <v>248</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>750</v>
+        <v>247</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>749</v>
+        <v>248</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>752</v>
+        <v>150</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="G16" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H16" s="3">
+        <v>34</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>250</v>
       </c>
       <c r="K16" s="3">
-        <v>37.286200000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>47.693100000000001</v>
+      </c>
+      <c r="L16" s="3">
+        <v>1</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A17" s="3">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>753</v>
+        <v>149</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>754</v>
+        <v>148</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>753</v>
+        <v>149</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>758</v>
+        <v>150</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G17" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H17" s="3">
+        <v>34</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>152</v>
       </c>
       <c r="K17" s="3">
-        <v>47.693100000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>145.52199999999999</v>
+      </c>
+      <c r="L17" s="3">
+        <v>4</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A18" s="3">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>759</v>
+        <v>215</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>760</v>
+        <v>214</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>759</v>
+        <v>215</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>762</v>
+        <v>150</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="G18" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H18" s="3">
+        <v>34</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J18" s="6">
+        <v>8007.02</v>
       </c>
       <c r="K18" s="3">
-        <v>145.52199999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>131.1</v>
+      </c>
+      <c r="L18" s="3">
+        <v>4</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A19" s="3">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>763</v>
+        <v>218</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>764</v>
+        <v>217</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>763</v>
+        <v>218</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>766</v>
+        <v>150</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="G19" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H19" s="3">
+        <v>34</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J19" s="6">
+        <v>8028</v>
       </c>
       <c r="K19" s="3">
-        <v>131.1</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>119.8176</v>
+      </c>
+      <c r="L19" s="3">
+        <v>3</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A20" s="3">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>767</v>
+        <v>509</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>768</v>
+        <v>506</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>767</v>
+        <v>507</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>770</v>
+        <v>150</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="G20" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H20" s="3">
+        <v>34</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J20" s="6">
+        <v>8105.04</v>
       </c>
       <c r="K20" s="3">
-        <v>119.8176</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>151.81989999999999</v>
+      </c>
+      <c r="L20" s="3">
+        <v>4</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A21" s="3">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>771</v>
+        <v>511</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>772</v>
+        <v>510</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>773</v>
+        <v>511</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>775</v>
+        <v>150</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="G21" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H21" s="3">
+        <v>34</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J21" s="6">
+        <v>7175.01</v>
       </c>
       <c r="K21" s="3">
-        <v>151.81989999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>70.018100000000004</v>
+      </c>
+      <c r="L21" s="3">
+        <v>2</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A22" s="3">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>776</v>
+        <v>154</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>777</v>
+        <v>153</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>776</v>
+        <v>154</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>779</v>
+        <v>150</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="G22" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H22" s="3">
+        <v>34</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>156</v>
       </c>
       <c r="K22" s="3">
-        <v>70.018100000000004</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>122.36839999999999</v>
+      </c>
+      <c r="L22" s="3">
+        <v>4</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A23" s="3">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>780</v>
+        <v>587</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>781</v>
+        <v>586</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>780</v>
+        <v>587</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>783</v>
+        <v>67</v>
+      </c>
+      <c r="F23" s="3">
+        <v>19047</v>
+      </c>
+      <c r="G23" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H23" s="3">
+        <v>42</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J23" s="6">
+        <v>1008.07</v>
       </c>
       <c r="K23" s="3">
-        <v>122.36839999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>75.750100000000003</v>
+      </c>
+      <c r="L23" s="3">
+        <v>2</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A24" s="3">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>1380</v>
+        <v>589</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>1381</v>
+        <v>588</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>1380</v>
+        <v>589</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1383</v>
+        <v>67</v>
+      </c>
+      <c r="F24" s="3">
+        <v>18977</v>
+      </c>
+      <c r="G24" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H24" s="3">
+        <v>42</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J24" s="6">
+        <v>1054.02</v>
       </c>
       <c r="K24" s="3">
-        <v>75.750100000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>169.13290000000001</v>
+      </c>
+      <c r="L24" s="3">
+        <v>4</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A25" s="3">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>1384</v>
+        <v>418</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>1385</v>
+        <v>417</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>1384</v>
+        <v>418</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>1336</v>
-[...10 lines deleted...]
-      <c r="I25" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="J25" s="3" t="s">
-        <v>1387</v>
+      <c r="F25" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="G25" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H25" s="3">
+        <v>34</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>420</v>
       </c>
       <c r="K25" s="3">
-        <v>169.13290000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>178.6026</v>
+      </c>
+      <c r="L25" s="3">
+        <v>4</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A26" s="3">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>784</v>
+        <v>425</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>785</v>
+        <v>421</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>784</v>
+        <v>422</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>788</v>
+        <v>150</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="G26" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H26" s="3">
+        <v>34</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>424</v>
       </c>
       <c r="K26" s="3">
-        <v>178.6026</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>191.42779999999999</v>
+      </c>
+      <c r="L26" s="3">
+        <v>4</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A27" s="3">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>789</v>
+        <v>80</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>790</v>
+        <v>76</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>791</v>
+        <v>77</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>794</v>
+        <v>67</v>
+      </c>
+      <c r="F27" s="3">
+        <v>17111</v>
+      </c>
+      <c r="G27" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H27" s="3">
+        <v>42</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="J27" s="7" t="s">
+        <v>79</v>
       </c>
       <c r="K27" s="3">
-        <v>191.42779999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>112.4652</v>
+      </c>
+      <c r="L27" s="3">
+        <v>3</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A28" s="3">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>1388</v>
+        <v>427</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>1389</v>
+        <v>426</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>1368</v>
+        <v>427</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1391</v>
+        <v>150</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="G28" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H28" s="3">
+        <v>34</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>429</v>
       </c>
       <c r="K28" s="3">
-        <v>112.4652</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>70.372200000000007</v>
+      </c>
+      <c r="L28" s="3">
+        <v>2</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A29" s="3">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>795</v>
+        <v>594</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>796</v>
+        <v>590</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>795</v>
+        <v>591</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>798</v>
+        <v>150</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="G29" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H29" s="3">
+        <v>34</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>593</v>
       </c>
       <c r="K29" s="3">
-        <v>70.372200000000007</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>109.79810000000001</v>
+      </c>
+      <c r="L29" s="3">
+        <v>3</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A30" s="3">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>799</v>
+        <v>431</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>800</v>
+        <v>430</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>801</v>
+        <v>431</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>803</v>
+        <v>150</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="G30" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H30" s="3">
+        <v>34</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>433</v>
       </c>
       <c r="K30" s="3">
-        <v>109.79810000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>120.80800000000001</v>
+      </c>
+      <c r="L30" s="3">
+        <v>4</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A31" s="3">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>804</v>
+        <v>599</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>805</v>
+        <v>595</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>804</v>
+        <v>596</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>807</v>
+        <v>150</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="G31" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H31" s="3">
+        <v>34</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J31" s="7" t="s">
+        <v>598</v>
       </c>
       <c r="K31" s="3">
-        <v>120.80800000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>66.718199999999996</v>
+      </c>
+      <c r="L31" s="3">
+        <v>2</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A32" s="3">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>808</v>
+        <v>85</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>809</v>
+        <v>81</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>810</v>
+        <v>82</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>812</v>
+        <v>67</v>
+      </c>
+      <c r="F32" s="3">
+        <v>17025</v>
+      </c>
+      <c r="G32" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H32" s="3">
+        <v>42</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J32" s="7" t="s">
+        <v>84</v>
       </c>
       <c r="K32" s="3">
-        <v>66.718199999999996</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>66.194400000000002</v>
+      </c>
+      <c r="L32" s="3">
+        <v>2</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A33" s="3">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>1392</v>
+        <v>601</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>1393</v>
+        <v>600</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>1394</v>
+        <v>601</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1398</v>
+        <v>67</v>
+      </c>
+      <c r="F33" s="3">
+        <v>18940</v>
+      </c>
+      <c r="G33" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H33" s="3">
+        <v>42</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J33" s="6">
+        <v>1052.03</v>
       </c>
       <c r="K33" s="3">
-        <v>78.036299999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>125.2137</v>
+      </c>
+      <c r="L33" s="3">
+        <v>4</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A34" s="3">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>1399</v>
+        <v>514</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>1400</v>
+        <v>513</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>1401</v>
+        <v>504</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1404</v>
+        <v>150</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="G34" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H34" s="3">
+        <v>34</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J34" s="6">
+        <v>8100.03</v>
       </c>
       <c r="K34" s="3">
-        <v>66.194400000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>123.7993</v>
+      </c>
+      <c r="L34" s="3">
+        <v>4</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A35" s="3">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>1405</v>
+        <v>543</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>1406</v>
+        <v>542</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>1394</v>
+        <v>543</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1408</v>
+        <v>67</v>
+      </c>
+      <c r="F35" s="3">
+        <v>17602</v>
+      </c>
+      <c r="G35" s="3">
+        <v>29540</v>
+      </c>
+      <c r="H35" s="3">
+        <v>42</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>545</v>
       </c>
       <c r="K35" s="3">
-        <v>111.7578</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>42.231900000000003</v>
+      </c>
+      <c r="L35" s="3">
+        <v>1</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A36" s="3">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>1409</v>
+        <v>516</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>1410</v>
+        <v>515</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>1409</v>
+        <v>516</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>1336</v>
-[...10 lines deleted...]
-      <c r="I36" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="J36" s="3" t="s">
-        <v>1412</v>
+      <c r="F36" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="G36" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H36" s="3">
+        <v>34</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J36" s="6">
+        <v>8097.01</v>
       </c>
       <c r="K36" s="3">
-        <v>125.2137</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>167.60830000000001</v>
+      </c>
+      <c r="L36" s="3">
+        <v>4</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A37" s="3">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>813</v>
+        <v>221</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>814</v>
+        <v>220</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>745</v>
+        <v>221</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>815</v>
+        <v>150</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="G37" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H37" s="3">
+        <v>34</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J37" s="6">
+        <v>8062.02</v>
       </c>
       <c r="K37" s="3">
-        <v>123.7993</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>123.8689</v>
+      </c>
+      <c r="L37" s="3">
+        <v>4</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A38" s="3">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>1413</v>
+        <v>519</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>1414</v>
+        <v>518</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>1413</v>
+        <v>504</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1418</v>
+        <v>150</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="G38" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H38" s="3">
+        <v>34</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J38" s="6">
+        <v>8100.02</v>
       </c>
       <c r="K38" s="3">
-        <v>42.231900000000003</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>70.293000000000006</v>
+      </c>
+      <c r="L38" s="3">
+        <v>2</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A39" s="3">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>816</v>
+        <v>224</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>817</v>
+        <v>223</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>816</v>
+        <v>224</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>819</v>
+        <v>150</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G39" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H39" s="3">
+        <v>34</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J39" s="6">
+        <v>8035</v>
       </c>
       <c r="K39" s="3">
-        <v>167.60830000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>139.32329999999999</v>
+      </c>
+      <c r="L39" s="3">
+        <v>4</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A40" s="3">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>1419</v>
+        <v>227</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>1420</v>
+        <v>226</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>1419</v>
+        <v>227</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1422</v>
+        <v>150</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="G40" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H40" s="3">
+        <v>34</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J40" s="6">
+        <v>8065.01</v>
       </c>
       <c r="K40" s="3">
-        <v>101.0658</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>39.596499999999999</v>
+      </c>
+      <c r="L40" s="3">
+        <v>1</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A41" s="3">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>820</v>
+        <v>230</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>821</v>
+        <v>229</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>820</v>
+        <v>230</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>823</v>
+        <v>150</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="G41" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H41" s="3">
+        <v>34</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J41" s="6">
+        <v>8085.01</v>
       </c>
       <c r="K41" s="3">
-        <v>123.8689</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>109.3925</v>
+      </c>
+      <c r="L41" s="3">
+        <v>3</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A42" s="3">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>824</v>
+        <v>521</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>825</v>
+        <v>520</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>745</v>
+        <v>408</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>826</v>
+        <v>150</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G42" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H42" s="3">
+        <v>34</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J42" s="6">
+        <v>7227.02</v>
       </c>
       <c r="K42" s="3">
-        <v>70.293000000000006</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>92.644599999999997</v>
+      </c>
+      <c r="L42" s="3">
+        <v>3</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A43" s="3">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>827</v>
+        <v>436</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>828</v>
+        <v>434</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>827</v>
+        <v>408</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>830</v>
+        <v>150</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="G43" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H43" s="3">
+        <v>34</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J43" s="6">
+        <v>7312.06</v>
       </c>
       <c r="K43" s="3">
-        <v>139.32329999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>51.787300000000002</v>
+      </c>
+      <c r="L43" s="3">
+        <v>2</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A44" s="3">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>831</v>
+        <v>523</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>832</v>
+        <v>522</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>831</v>
+        <v>501</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>834</v>
+        <v>150</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="G44" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H44" s="3">
+        <v>34</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J44" s="6">
+        <v>7160</v>
       </c>
       <c r="K44" s="3">
-        <v>39.596499999999999</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>48.883200000000002</v>
+      </c>
+      <c r="L44" s="3">
+        <v>1</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A45" s="3">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>835</v>
+        <v>1170</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>836</v>
+        <v>1167</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>835</v>
+        <v>1168</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>838</v>
+        <v>672</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G45" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H45" s="3">
+        <v>25</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J45" s="6">
+        <v>6518</v>
       </c>
       <c r="K45" s="3">
-        <v>109.3925</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>45.379899999999999</v>
+      </c>
+      <c r="L45" s="3">
+        <v>1</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A46" s="3">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>839</v>
+        <v>1173</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>840</v>
+        <v>1171</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>730</v>
+        <v>1168</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>841</v>
+        <v>672</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G46" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H46" s="3">
+        <v>25</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J46" s="6">
+        <v>6503</v>
       </c>
       <c r="K46" s="3">
-        <v>92.644599999999997</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>69.608599999999996</v>
+      </c>
+      <c r="L46" s="3">
+        <v>2</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A47" s="3">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>842</v>
+        <v>1175</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>843</v>
+        <v>1174</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>730</v>
+        <v>1168</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>845</v>
+        <v>672</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G47" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H47" s="3">
+        <v>25</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J47" s="6">
+        <v>6522</v>
       </c>
       <c r="K47" s="3">
-        <v>51.787300000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>77.593699999999998</v>
+      </c>
+      <c r="L47" s="3">
+        <v>2</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A48" s="3">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>846</v>
+        <v>604</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>847</v>
+        <v>602</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>720</v>
+        <v>603</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>848</v>
+        <v>67</v>
+      </c>
+      <c r="F48" s="3">
+        <v>18901</v>
+      </c>
+      <c r="G48" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H48" s="3">
+        <v>42</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J48" s="6">
+        <v>1047.01</v>
       </c>
       <c r="K48" s="3">
-        <v>48.883200000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>73.6785</v>
+      </c>
+      <c r="L48" s="3">
+        <v>2</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A49" s="3">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>112</v>
+        <v>298</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>113</v>
+        <v>297</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>114</v>
+        <v>298</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>120</v>
+        <v>150</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="G49" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H49" s="3">
+        <v>34</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J49" s="7" t="s">
+        <v>300</v>
       </c>
       <c r="K49" s="3">
-        <v>45.379899999999999</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>87.455799999999996</v>
+      </c>
+      <c r="L49" s="3">
+        <v>3</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A50" s="3">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>121</v>
+        <v>302</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>122</v>
+        <v>301</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>114</v>
+        <v>302</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>124</v>
+        <v>150</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="G50" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H50" s="3">
+        <v>34</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>304</v>
       </c>
       <c r="K50" s="3">
-        <v>69.608599999999996</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>128.46780000000001</v>
+      </c>
+      <c r="L50" s="3">
+        <v>4</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A51" s="3">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>125</v>
+        <v>306</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>126</v>
+        <v>305</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>114</v>
+        <v>306</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>127</v>
+        <v>150</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="G51" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H51" s="3">
+        <v>34</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>308</v>
       </c>
       <c r="K51" s="3">
-        <v>77.593699999999998</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>92.440700000000007</v>
+      </c>
+      <c r="L51" s="3">
+        <v>3</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A52" s="3">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>1423</v>
+        <v>310</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>1424</v>
+        <v>309</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>1425</v>
+        <v>310</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>1336</v>
-[...10 lines deleted...]
-      <c r="I52" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="J52" s="3" t="s">
-        <v>1427</v>
+      <c r="F52" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="G52" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H52" s="3">
+        <v>34</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>312</v>
       </c>
       <c r="K52" s="3">
-        <v>73.6785</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>105.3948</v>
+      </c>
+      <c r="L52" s="3">
+        <v>3</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A53" s="3">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>849</v>
+        <v>314</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>850</v>
+        <v>313</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>849</v>
+        <v>314</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>852</v>
+        <v>150</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="G53" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H53" s="3">
+        <v>34</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>316</v>
       </c>
       <c r="K53" s="3">
-        <v>87.455799999999996</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>229.99809999999999</v>
+      </c>
+      <c r="L53" s="3">
+        <v>4</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A54" s="3">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>853</v>
+        <v>439</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>854</v>
+        <v>437</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>853</v>
+        <v>438</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>856</v>
+        <v>150</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="G54" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H54" s="3">
+        <v>34</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J54" s="6">
+        <v>7202.02</v>
       </c>
       <c r="K54" s="3">
-        <v>128.46780000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>68.515799999999999</v>
+      </c>
+      <c r="L54" s="3">
+        <v>2</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A55" s="3">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>857</v>
+        <v>526</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>858</v>
+        <v>524</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>857</v>
+        <v>208</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>860</v>
+        <v>150</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="G55" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H55" s="3">
+        <v>34</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J55" s="6">
+        <v>7141</v>
       </c>
       <c r="K55" s="3">
-        <v>70.280199999999994</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>59.454599999999999</v>
+      </c>
+      <c r="L55" s="3">
+        <v>2</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A56" s="3">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>861</v>
+        <v>444</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>862</v>
+        <v>440</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>861</v>
+        <v>441</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>864</v>
+        <v>150</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="G56" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H56" s="3">
+        <v>34</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J56" s="7" t="s">
+        <v>443</v>
       </c>
       <c r="K56" s="3">
-        <v>92.440700000000007</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>85.813500000000005</v>
+      </c>
+      <c r="L56" s="3">
+        <v>3</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A57" s="3">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>865</v>
+        <v>158</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>866</v>
+        <v>157</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>865</v>
+        <v>158</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>868</v>
+        <v>150</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="G57" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H57" s="3">
+        <v>34</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J57" s="7" t="s">
+        <v>161</v>
       </c>
       <c r="K57" s="3">
-        <v>105.3948</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>76.603399999999993</v>
+      </c>
+      <c r="L57" s="3">
+        <v>2</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A58" s="3">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>869</v>
+        <v>166</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>870</v>
+        <v>162</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>869</v>
+        <v>163</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>872</v>
+        <v>150</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G58" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H58" s="3">
+        <v>34</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J58" s="7" t="s">
+        <v>165</v>
       </c>
       <c r="K58" s="3">
-        <v>229.99809999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>107.794</v>
+      </c>
+      <c r="L58" s="3">
+        <v>3</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A59" s="3">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>873</v>
+        <v>1177</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>874</v>
+        <v>1176</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>458</v>
+        <v>1177</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>875</v>
+        <v>672</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G59" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H59" s="3">
+        <v>25</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J59" s="6">
+        <v>6553</v>
       </c>
       <c r="K59" s="3">
-        <v>68.515799999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>111.58620000000001</v>
+      </c>
+      <c r="L59" s="3">
+        <v>3</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A60" s="3">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>876</v>
+        <v>252</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>877</v>
+        <v>251</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>737</v>
+        <v>252</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>879</v>
+        <v>150</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="G60" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H60" s="3">
+        <v>34</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" s="7" t="s">
+        <v>254</v>
       </c>
       <c r="K60" s="3">
-        <v>59.454599999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>92.529499999999999</v>
+      </c>
+      <c r="L60" s="3">
+        <v>3</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A61" s="3">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>880</v>
+        <v>547</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>881</v>
+        <v>546</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>882</v>
+        <v>547</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>884</v>
+        <v>67</v>
+      </c>
+      <c r="F61" s="3">
+        <v>17055</v>
+      </c>
+      <c r="G61" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H61" s="3">
+        <v>42</v>
+      </c>
+      <c r="I61" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>469</v>
       </c>
       <c r="K61" s="3">
-        <v>85.813500000000005</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>93.169899999999998</v>
+      </c>
+      <c r="L61" s="3">
+        <v>3</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A62" s="3">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>885</v>
+        <v>548</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>887</v>
+        <v>67</v>
+      </c>
+      <c r="F62" s="3">
+        <v>17601</v>
+      </c>
+      <c r="G62" s="3">
+        <v>29540</v>
+      </c>
+      <c r="H62" s="3">
+        <v>42</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="J62" s="7" t="s">
+        <v>549</v>
       </c>
       <c r="K62" s="3">
-        <v>76.603399999999993</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>111.4851</v>
+      </c>
+      <c r="L62" s="3">
+        <v>3</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A63" s="3">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>888</v>
+        <v>113</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>889</v>
+        <v>112</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>890</v>
+        <v>113</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>892</v>
+        <v>67</v>
+      </c>
+      <c r="F63" s="3">
+        <v>19341</v>
+      </c>
+      <c r="G63" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H63" s="3">
+        <v>42</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J63" s="6">
+        <v>3022.07</v>
       </c>
       <c r="K63" s="3">
-        <v>111.7559</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>0</v>
+      </c>
+      <c r="L63" s="3">
+        <v>5</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A64" s="3">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>128</v>
+        <v>318</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>129</v>
+        <v>317</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>128</v>
+        <v>318</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>131</v>
+        <v>150</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="G64" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H64" s="3">
+        <v>34</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J64" s="7" t="s">
+        <v>320</v>
       </c>
       <c r="K64" s="3">
-        <v>111.58620000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>165.03190000000001</v>
+      </c>
+      <c r="L64" s="3">
+        <v>4</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A65" s="3">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>893</v>
+        <v>325</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>894</v>
+        <v>321</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>893</v>
+        <v>322</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>897</v>
+        <v>150</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="G65" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H65" s="3">
+        <v>34</v>
+      </c>
+      <c r="I65" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>324</v>
       </c>
       <c r="K65" s="3">
-        <v>92.529499999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>103.6484</v>
+      </c>
+      <c r="L65" s="3">
+        <v>3</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A66" s="3">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>1428</v>
+        <v>327</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>1429</v>
+        <v>326</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>1428</v>
+        <v>327</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1161</v>
+        <v>150</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="G66" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H66" s="3">
+        <v>34</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="J66" s="6">
+        <v>3747</v>
       </c>
       <c r="K66" s="3">
-        <v>93.169899999999998</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>100.5082</v>
+      </c>
+      <c r="L66" s="3">
+        <v>3</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A67" s="3">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>1431</v>
+        <v>331</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>1432</v>
+        <v>330</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>1413</v>
+        <v>331</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1434</v>
+        <v>150</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="G67" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H67" s="3">
+        <v>34</v>
+      </c>
+      <c r="I67" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J67" s="7" t="s">
+        <v>333</v>
       </c>
       <c r="K67" s="3">
-        <v>111.4851</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>79.582099999999997</v>
+      </c>
+      <c r="L67" s="3">
+        <v>2</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A68" s="3">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>1435</v>
+        <v>335</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>1436</v>
+        <v>334</v>
       </c>
       <c r="D68" s="3" t="s">
-        <v>1435</v>
+        <v>335</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1438</v>
+        <v>150</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="G68" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H68" s="3">
+        <v>34</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J68" s="7" t="s">
+        <v>337</v>
       </c>
       <c r="K68" s="3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>171.97460000000001</v>
+      </c>
+      <c r="L68" s="3">
+        <v>4</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A69" s="3">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>898</v>
+        <v>89</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>899</v>
+        <v>86</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>898</v>
+        <v>87</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>901</v>
+        <v>67</v>
+      </c>
+      <c r="F69" s="3">
+        <v>17033</v>
+      </c>
+      <c r="G69" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H69" s="3">
+        <v>42</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="J69" s="7" t="s">
+        <v>88</v>
       </c>
       <c r="K69" s="3">
-        <v>165.03190000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>138.88220000000001</v>
+      </c>
+      <c r="L69" s="3">
+        <v>4</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A70" s="3">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>902</v>
+        <v>528</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>903</v>
+        <v>527</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>904</v>
+        <v>507</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>906</v>
+        <v>150</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>508</v>
+      </c>
+      <c r="G70" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H70" s="3">
+        <v>34</v>
+      </c>
+      <c r="I70" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J70" s="6">
+        <v>8109</v>
       </c>
       <c r="K70" s="3">
-        <v>103.6484</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>89.585400000000007</v>
+      </c>
+      <c r="L70" s="3">
+        <v>3</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A71" s="3">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>907</v>
+        <v>362</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>908</v>
+        <v>360</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>907</v>
+        <v>109</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>911</v>
+        <v>67</v>
+      </c>
+      <c r="F71" s="3">
+        <v>19134</v>
+      </c>
+      <c r="G71" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H71" s="3">
+        <v>42</v>
+      </c>
+      <c r="I71" s="3">
+        <v>101</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>361</v>
       </c>
       <c r="K71" s="3">
-        <v>100.5082</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>108.69289999999999</v>
+      </c>
+      <c r="L71" s="3">
+        <v>3</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A72" s="3">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>912</v>
+        <v>365</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>913</v>
+        <v>363</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>912</v>
+        <v>109</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>915</v>
+        <v>67</v>
+      </c>
+      <c r="F72" s="3">
+        <v>19103</v>
+      </c>
+      <c r="G72" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H72" s="3">
+        <v>42</v>
+      </c>
+      <c r="I72" s="3">
+        <v>101</v>
+      </c>
+      <c r="J72" s="7" t="s">
+        <v>364</v>
       </c>
       <c r="K72" s="3">
-        <v>79.582099999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>146.4402</v>
+      </c>
+      <c r="L72" s="3">
+        <v>4</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A73" s="3">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>916</v>
+        <v>368</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>917</v>
+        <v>366</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>916</v>
+        <v>109</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>919</v>
+        <v>67</v>
+      </c>
+      <c r="F73" s="3">
+        <v>19103</v>
+      </c>
+      <c r="G73" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H73" s="3">
+        <v>42</v>
+      </c>
+      <c r="I73" s="3">
+        <v>101</v>
+      </c>
+      <c r="J73" s="7" t="s">
+        <v>367</v>
       </c>
       <c r="K73" s="3">
-        <v>171.97460000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>262.32580000000002</v>
+      </c>
+      <c r="L73" s="3">
+        <v>4</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A74" s="3">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>1439</v>
+        <v>117</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>1440</v>
+        <v>115</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>1441</v>
+        <v>109</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1443</v>
+        <v>67</v>
+      </c>
+      <c r="F74" s="3">
+        <v>19120</v>
+      </c>
+      <c r="G74" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H74" s="3">
+        <v>42</v>
+      </c>
+      <c r="I74" s="3">
+        <v>101</v>
+      </c>
+      <c r="J74" s="7" t="s">
+        <v>116</v>
       </c>
       <c r="K74" s="3">
-        <v>138.88220000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>64.752099999999999</v>
+      </c>
+      <c r="L74" s="3">
+        <v>2</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A75" s="3">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>920</v>
+        <v>370</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>921</v>
+        <v>369</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>773</v>
+        <v>109</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>922</v>
+        <v>67</v>
+      </c>
+      <c r="F75" s="3">
+        <v>19107</v>
+      </c>
+      <c r="G75" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H75" s="3">
+        <v>42</v>
+      </c>
+      <c r="I75" s="3">
+        <v>101</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>270</v>
       </c>
       <c r="K75" s="3">
-        <v>89.585400000000007</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>161.51220000000001</v>
+      </c>
+      <c r="L75" s="3">
+        <v>4</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A76" s="3">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>1444</v>
+        <v>373</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>1445</v>
+        <v>371</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>1357</v>
+        <v>109</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1447</v>
+        <v>67</v>
+      </c>
+      <c r="F76" s="3">
+        <v>19148</v>
+      </c>
+      <c r="G76" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H76" s="3">
+        <v>42</v>
+      </c>
+      <c r="I76" s="3">
+        <v>101</v>
+      </c>
+      <c r="J76" s="7" t="s">
+        <v>372</v>
       </c>
       <c r="K76" s="3">
-        <v>108.69289999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>96.653400000000005</v>
+      </c>
+      <c r="L76" s="3">
+        <v>3</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A77" s="3">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>1448</v>
+        <v>120</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>1449</v>
+        <v>118</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>1357</v>
+        <v>119</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1451</v>
+        <v>67</v>
+      </c>
+      <c r="F77" s="3">
+        <v>19095</v>
+      </c>
+      <c r="G77" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H77" s="3">
+        <v>42</v>
+      </c>
+      <c r="I77" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J77" s="6">
+        <v>2025</v>
       </c>
       <c r="K77" s="3">
-        <v>146.4402</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>106.5993</v>
+      </c>
+      <c r="L77" s="3">
+        <v>3</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A78" s="3">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>1452</v>
+        <v>170</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>1453</v>
+        <v>167</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>1357</v>
+        <v>168</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1454</v>
+        <v>150</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="G78" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H78" s="3">
+        <v>34</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J78" s="7" t="s">
+        <v>101</v>
       </c>
       <c r="K78" s="3">
-        <v>262.32580000000002</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>61.540199999999999</v>
+      </c>
+      <c r="L78" s="3">
+        <v>2</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A79" s="3">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>1455</v>
+        <v>175</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>1456</v>
+        <v>171</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>1357</v>
+        <v>172</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1458</v>
+        <v>150</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G79" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H79" s="3">
+        <v>34</v>
+      </c>
+      <c r="I79" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J79" s="7" t="s">
+        <v>174</v>
       </c>
       <c r="K79" s="3">
-        <v>64.752099999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>82.602800000000002</v>
+      </c>
+      <c r="L79" s="3">
+        <v>3</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A80" s="3">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>1459</v>
+        <v>177</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>1460</v>
+        <v>176</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>1357</v>
+        <v>177</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1013</v>
+        <v>150</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="G80" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H80" s="3">
+        <v>34</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>179</v>
       </c>
       <c r="K80" s="3">
-        <v>161.51220000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>75.443899999999999</v>
+      </c>
+      <c r="L80" s="3">
+        <v>2</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A81" s="3">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>1462</v>
+        <v>184</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>1463</v>
+        <v>180</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>1357</v>
+        <v>181</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1465</v>
+        <v>150</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="G81" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H81" s="3">
+        <v>34</v>
+      </c>
+      <c r="I81" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J81" s="7" t="s">
+        <v>183</v>
       </c>
       <c r="K81" s="3">
-        <v>96.653400000000005</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>65.049599999999998</v>
+      </c>
+      <c r="L81" s="3">
+        <v>2</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A82" s="3">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>1466</v>
+        <v>181</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>1467</v>
+        <v>185</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>1468</v>
+        <v>181</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1470</v>
+        <v>150</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="G82" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H82" s="3">
+        <v>34</v>
+      </c>
+      <c r="I82" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J82" s="7" t="s">
+        <v>186</v>
       </c>
       <c r="K82" s="3">
-        <v>106.5993</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>103.5068</v>
+      </c>
+      <c r="L82" s="3">
+        <v>3</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A83" s="3">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>923</v>
+        <v>233</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>924</v>
+        <v>232</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>925</v>
+        <v>233</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>927</v>
+        <v>150</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="G83" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H83" s="3">
+        <v>34</v>
+      </c>
+      <c r="I83" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J83" s="6">
+        <v>8023</v>
       </c>
       <c r="K83" s="3">
-        <v>61.540199999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>88.457599999999999</v>
+      </c>
+      <c r="L83" s="3">
+        <v>3</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A84" s="3">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>928</v>
+        <v>554</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>929</v>
+        <v>551</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>930</v>
+        <v>552</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>932</v>
+        <v>67</v>
+      </c>
+      <c r="F84" s="3">
+        <v>17011</v>
+      </c>
+      <c r="G84" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H84" s="3">
+        <v>42</v>
+      </c>
+      <c r="I84" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J84" s="7" t="s">
+        <v>553</v>
       </c>
       <c r="K84" s="3">
-        <v>117.13379999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>106.30249999999999</v>
+      </c>
+      <c r="L84" s="3">
+        <v>3</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A85" s="3">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>933</v>
+        <v>236</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>934</v>
+        <v>235</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>933</v>
+        <v>236</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>936</v>
+        <v>150</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="G85" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H85" s="3">
+        <v>34</v>
+      </c>
+      <c r="I85" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J85" s="7" t="s">
+        <v>238</v>
       </c>
       <c r="K85" s="3">
-        <v>75.443899999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>115.2967</v>
+      </c>
+      <c r="L85" s="3">
+        <v>3</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A86" s="3">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>937</v>
+        <v>375</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>938</v>
+        <v>374</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>939</v>
+        <v>375</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>941</v>
+        <v>67</v>
+      </c>
+      <c r="F86" s="3">
+        <v>19018</v>
+      </c>
+      <c r="G86" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H86" s="3">
+        <v>42</v>
+      </c>
+      <c r="I86" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J86" s="6">
+        <v>4015.02</v>
       </c>
       <c r="K86" s="3">
-        <v>65.049599999999998</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>117.77290000000001</v>
+      </c>
+      <c r="L86" s="3">
+        <v>3</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A87" s="3">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>939</v>
+        <v>378</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>942</v>
+        <v>376</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>939</v>
+        <v>377</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>943</v>
+        <v>67</v>
+      </c>
+      <c r="F87" s="3">
+        <v>19083</v>
+      </c>
+      <c r="G87" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H87" s="3">
+        <v>42</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J87" s="6">
+        <v>4093</v>
       </c>
       <c r="K87" s="3">
-        <v>103.5068</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>175.57040000000001</v>
+      </c>
+      <c r="L87" s="3">
+        <v>4</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A88" s="3">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>944</v>
+        <v>381</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>945</v>
+        <v>379</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>944</v>
+        <v>380</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>265</v>
+        <v>67</v>
+      </c>
+      <c r="F88" s="3">
+        <v>19063</v>
+      </c>
+      <c r="G88" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H88" s="3">
+        <v>42</v>
+      </c>
+      <c r="I88" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J88" s="6">
+        <v>4075.02</v>
       </c>
       <c r="K88" s="3">
-        <v>88.457599999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>151.55279999999999</v>
+      </c>
+      <c r="L88" s="3">
+        <v>4</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A89" s="3">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>1471</v>
+        <v>383</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>1472</v>
+        <v>382</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>1473</v>
+        <v>383</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1475</v>
+        <v>67</v>
+      </c>
+      <c r="F89" s="3">
+        <v>19050</v>
+      </c>
+      <c r="G89" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H89" s="3">
+        <v>42</v>
+      </c>
+      <c r="I89" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J89" s="6">
+        <v>4023</v>
       </c>
       <c r="K89" s="3">
-        <v>106.30249999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>89.4709</v>
+      </c>
+      <c r="L89" s="3">
+        <v>3</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A90" s="3">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>947</v>
+        <v>385</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>948</v>
+        <v>384</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>947</v>
+        <v>385</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>950</v>
+        <v>67</v>
+      </c>
+      <c r="F90" s="3">
+        <v>19061</v>
+      </c>
+      <c r="G90" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H90" s="3">
+        <v>42</v>
+      </c>
+      <c r="I90" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J90" s="6">
+        <v>4066</v>
       </c>
       <c r="K90" s="3">
-        <v>115.2967</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>66.738699999999994</v>
+      </c>
+      <c r="L90" s="3">
+        <v>2</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A91" s="3">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>1476</v>
+        <v>388</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>1477</v>
+        <v>386</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>1476</v>
+        <v>387</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1479</v>
+        <v>67</v>
+      </c>
+      <c r="F91" s="3">
+        <v>19311</v>
+      </c>
+      <c r="G91" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H91" s="3">
+        <v>42</v>
+      </c>
+      <c r="I91" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J91" s="6">
+        <v>3117.01</v>
       </c>
       <c r="K91" s="3">
-        <v>117.77290000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>102.5063</v>
+      </c>
+      <c r="L91" s="3">
+        <v>3</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A92" s="3">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>1480</v>
+        <v>1182</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>1481</v>
+        <v>1179</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>1482</v>
+        <v>1180</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1484</v>
+        <v>672</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G92" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H92" s="3">
+        <v>25</v>
+      </c>
+      <c r="I92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J92" s="6">
+        <v>6401</v>
       </c>
       <c r="K92" s="3">
-        <v>175.57040000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>70.162499999999994</v>
+      </c>
+      <c r="L92" s="3">
+        <v>2</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A93" s="3">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>1485</v>
+        <v>1184</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>1486</v>
+        <v>1183</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>1487</v>
+        <v>1184</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1489</v>
+        <v>672</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G93" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H93" s="3">
+        <v>25</v>
+      </c>
+      <c r="I93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J93" s="6">
+        <v>6451.03</v>
       </c>
       <c r="K93" s="3">
-        <v>151.55279999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>132.6369</v>
+      </c>
+      <c r="L93" s="3">
+        <v>4</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A94" s="3">
-        <v>243</v>
+        <v>269</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>1490</v>
+        <v>1187</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>1491</v>
+        <v>1186</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>1490</v>
+        <v>1187</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1493</v>
+        <v>672</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G94" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H94" s="3">
+        <v>25</v>
+      </c>
+      <c r="I94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J94" s="6">
+        <v>6461.03</v>
       </c>
       <c r="K94" s="3">
-        <v>89.4709</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>120.9101</v>
+      </c>
+      <c r="L94" s="3">
+        <v>4</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A95" s="3">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>1494</v>
+        <v>558</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>1495</v>
+        <v>555</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>1494</v>
+        <v>556</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1497</v>
+        <v>67</v>
+      </c>
+      <c r="F95" s="3">
+        <v>17402</v>
+      </c>
+      <c r="G95" s="3">
+        <v>49620</v>
+      </c>
+      <c r="H95" s="3">
+        <v>42</v>
+      </c>
+      <c r="I95" s="3">
+        <v>133</v>
+      </c>
+      <c r="J95" s="7" t="s">
+        <v>557</v>
       </c>
       <c r="K95" s="3">
-        <v>66.738699999999994</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>107.346</v>
+      </c>
+      <c r="L95" s="3">
+        <v>3</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A96" s="3">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>1498</v>
+        <v>606</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>1499</v>
+        <v>605</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>1500</v>
+        <v>606</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1502</v>
+        <v>67</v>
+      </c>
+      <c r="F96" s="3">
+        <v>19020</v>
+      </c>
+      <c r="G96" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H96" s="3">
+        <v>42</v>
+      </c>
+      <c r="I96" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J96" s="6">
+        <v>1002.14</v>
       </c>
       <c r="K96" s="3">
-        <v>102.5063</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>87.600700000000003</v>
+      </c>
+      <c r="L96" s="3">
+        <v>3</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A97" s="3">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>132</v>
+        <v>446</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>133</v>
+        <v>445</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>134</v>
+        <v>446</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>136</v>
+        <v>150</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="G97" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H97" s="3">
+        <v>34</v>
+      </c>
+      <c r="I97" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J97" s="7" t="s">
+        <v>16</v>
       </c>
       <c r="K97" s="3">
-        <v>70.162499999999994</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>46.660400000000003</v>
+      </c>
+      <c r="L97" s="3">
+        <v>1</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A98" s="3">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>137</v>
+        <v>610</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>138</v>
+        <v>607</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>137</v>
+        <v>596</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>140</v>
+        <v>150</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="G98" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H98" s="3">
+        <v>34</v>
+      </c>
+      <c r="I98" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J98" s="7" t="s">
+        <v>609</v>
       </c>
       <c r="K98" s="3">
-        <v>132.6369</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>60.240400000000001</v>
+      </c>
+      <c r="L98" s="3">
+        <v>2</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A99" s="3">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>141</v>
+        <v>614</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>142</v>
+        <v>611</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>141</v>
+        <v>612</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>144</v>
+        <v>150</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G99" s="3">
+        <v>15804</v>
+      </c>
+      <c r="H99" s="3">
+        <v>34</v>
+      </c>
+      <c r="I99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J99" s="6">
+        <v>7026.01</v>
       </c>
       <c r="K99" s="3">
-        <v>120.9101</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>96.890699999999995</v>
+      </c>
+      <c r="L99" s="3">
+        <v>3</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A100" s="3">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>1503</v>
+        <v>94</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>1504</v>
+        <v>90</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>1505</v>
+        <v>91</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1509</v>
+        <v>67</v>
+      </c>
+      <c r="F100" s="3">
+        <v>17013</v>
+      </c>
+      <c r="G100" s="3">
+        <v>25420</v>
+      </c>
+      <c r="H100" s="3">
+        <v>42</v>
+      </c>
+      <c r="I100" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J100" s="7" t="s">
+        <v>92</v>
       </c>
       <c r="K100" s="3">
-        <v>85.6952</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>105.8378</v>
+      </c>
+      <c r="L100" s="3">
+        <v>3</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A101" s="3">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>1510</v>
+        <v>449</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>1511</v>
+        <v>448</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>1510</v>
+        <v>449</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>1336</v>
-[...10 lines deleted...]
-      <c r="I101" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="J101" s="3" t="s">
-        <v>1513</v>
+      <c r="F101" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="G101" s="3">
+        <v>45940</v>
+      </c>
+      <c r="H101" s="3">
+        <v>34</v>
+      </c>
+      <c r="I101" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J101" s="7" t="s">
+        <v>450</v>
       </c>
       <c r="K101" s="3">
-        <v>87.600700000000003</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>171.4425</v>
+      </c>
+      <c r="L101" s="3">
+        <v>4</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A102" s="3">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>951</v>
+        <v>561</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>952</v>
+        <v>559</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>951</v>
+        <v>556</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>954</v>
+        <v>67</v>
+      </c>
+      <c r="F102" s="3">
+        <v>17404</v>
+      </c>
+      <c r="G102" s="3">
+        <v>49620</v>
+      </c>
+      <c r="H102" s="3">
+        <v>42</v>
+      </c>
+      <c r="I102" s="3">
+        <v>133</v>
+      </c>
+      <c r="J102" s="7" t="s">
+        <v>560</v>
       </c>
       <c r="K102" s="3">
-        <v>46.660400000000003</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>87.234899999999996</v>
+      </c>
+      <c r="L102" s="3">
+        <v>3</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A103" s="3">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>955</v>
+        <v>1028</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>956</v>
+        <v>1025</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>810</v>
+        <v>1026</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>719</v>
+        <v>672</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G103" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H103" s="3">
+        <v>25</v>
+      </c>
+      <c r="I103" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J103" s="6">
+        <v>3681.01</v>
       </c>
       <c r="K103" s="3">
-        <v>60.240400000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>111.09139999999999</v>
+      </c>
+      <c r="L103" s="3">
+        <v>3</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A104" s="3">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>958</v>
+        <v>1030</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>959</v>
+        <v>1029</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>958</v>
+        <v>1026</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>961</v>
+        <v>672</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G104" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H104" s="3">
+        <v>25</v>
+      </c>
+      <c r="I104" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J104" s="6">
+        <v>3688</v>
       </c>
       <c r="K104" s="3">
-        <v>140.77940000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>79.712100000000007</v>
+      </c>
+      <c r="L104" s="3">
+        <v>2</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A105" s="3">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>962</v>
+        <v>1032</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>963</v>
+        <v>1031</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>964</v>
+        <v>1032</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>967</v>
+        <v>672</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G105" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H105" s="3">
+        <v>25</v>
+      </c>
+      <c r="I105" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J105" s="6">
+        <v>3703.02</v>
       </c>
       <c r="K105" s="3">
-        <v>96.890699999999995</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>70.313100000000006</v>
+      </c>
+      <c r="L105" s="3">
+        <v>2</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A106" s="3">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>1514</v>
+        <v>875</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>1515</v>
+        <v>874</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>1516</v>
+        <v>875</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1518</v>
+        <v>672</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="G106" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H106" s="3">
+        <v>25</v>
+      </c>
+      <c r="I106" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J106" s="6">
+        <v>7543</v>
       </c>
       <c r="K106" s="3">
-        <v>105.8378</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>50.214500000000001</v>
+      </c>
+      <c r="L106" s="3">
+        <v>2</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A107" s="3">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>968</v>
+        <v>1037</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>969</v>
+        <v>1034</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>968</v>
+        <v>1035</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>970</v>
+        <v>672</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G107" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H107" s="3">
+        <v>25</v>
+      </c>
+      <c r="I107" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J107" s="6">
+        <v>4043.02</v>
       </c>
       <c r="K107" s="3">
-        <v>171.4425</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>196.35640000000001</v>
+      </c>
+      <c r="L107" s="3">
+        <v>4</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A108" s="3">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>1519</v>
+        <v>1039</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>1520</v>
+        <v>1038</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>1505</v>
+        <v>1039</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1522</v>
+        <v>672</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G108" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H108" s="3">
+        <v>25</v>
+      </c>
+      <c r="I108" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J108" s="6">
+        <v>7292</v>
       </c>
       <c r="K108" s="3">
-        <v>87.234899999999996</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>96.909000000000006</v>
+      </c>
+      <c r="L108" s="3">
+        <v>3</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A109" s="3">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>145</v>
+        <v>878</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>146</v>
+        <v>877</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>147</v>
+        <v>878</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>151</v>
+        <v>672</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="G109" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H109" s="3">
+        <v>25</v>
+      </c>
+      <c r="I109" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J109" s="6">
+        <v>7423</v>
       </c>
       <c r="K109" s="3">
-        <v>111.09139999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>124.86709999999999</v>
+      </c>
+      <c r="L109" s="3">
+        <v>4</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A110" s="3">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>152</v>
+        <v>1123</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>153</v>
+        <v>1122</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>147</v>
+        <v>1123</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>154</v>
+        <v>672</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G110" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H110" s="3">
+        <v>25</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J110" s="6">
+        <v>3184</v>
       </c>
       <c r="K110" s="3">
-        <v>79.712100000000007</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>131.65100000000001</v>
+      </c>
+      <c r="L110" s="3">
+        <v>4</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A111" s="3">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>155</v>
+        <v>769</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>156</v>
+        <v>768</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>155</v>
+        <v>769</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>158</v>
+        <v>672</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="G111" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H111" s="3">
+        <v>25</v>
+      </c>
+      <c r="I111" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J111" s="6">
+        <v>4222.0200000000004</v>
       </c>
       <c r="K111" s="3">
-        <v>70.313100000000006</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>95.311999999999998</v>
+      </c>
+      <c r="L111" s="3">
+        <v>3</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A112" s="3">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>159</v>
+        <v>881</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>160</v>
+        <v>880</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>159</v>
+        <v>881</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>164</v>
+        <v>672</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>882</v>
+      </c>
+      <c r="G112" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H112" s="3">
+        <v>25</v>
+      </c>
+      <c r="I112" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J112" s="6">
+        <v>7502</v>
       </c>
       <c r="K112" s="3">
-        <v>50.214500000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>139.31530000000001</v>
+      </c>
+      <c r="L112" s="3">
+        <v>4</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A113" s="3">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>165</v>
+        <v>616</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>166</v>
+        <v>615</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>167</v>
+        <v>616</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>171</v>
+        <v>150</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="G113" s="3">
+        <v>15804</v>
+      </c>
+      <c r="H113" s="3">
+        <v>34</v>
+      </c>
+      <c r="I113" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J113" s="6">
+        <v>7001.04</v>
       </c>
       <c r="K113" s="3">
-        <v>196.35640000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>54.301000000000002</v>
+      </c>
+      <c r="L113" s="3">
+        <v>2</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A114" s="3">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>173</v>
+        <v>95</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>175</v>
+        <v>67</v>
+      </c>
+      <c r="F114" s="3">
+        <v>17331</v>
+      </c>
+      <c r="G114" s="3">
+        <v>49620</v>
+      </c>
+      <c r="H114" s="3">
+        <v>42</v>
+      </c>
+      <c r="I114" s="3">
+        <v>133</v>
+      </c>
+      <c r="J114" s="7" t="s">
+        <v>97</v>
       </c>
       <c r="K114" s="3">
-        <v>96.909000000000006</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>106.8676</v>
+      </c>
+      <c r="L114" s="3">
+        <v>3</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A115" s="3">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>176</v>
+        <v>564</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>177</v>
+        <v>562</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>176</v>
+        <v>556</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>179</v>
+        <v>67</v>
+      </c>
+      <c r="F115" s="3">
+        <v>17403</v>
+      </c>
+      <c r="G115" s="3">
+        <v>49620</v>
+      </c>
+      <c r="H115" s="3">
+        <v>42</v>
+      </c>
+      <c r="I115" s="3">
+        <v>133</v>
+      </c>
+      <c r="J115" s="7" t="s">
+        <v>563</v>
       </c>
       <c r="K115" s="3">
-        <v>124.86709999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>81.655199999999994</v>
+      </c>
+      <c r="L115" s="3">
+        <v>3</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A116" s="3">
-        <v>308</v>
+        <v>339</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>180</v>
+        <v>566</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>181</v>
+        <v>565</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>180</v>
+        <v>566</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>183</v>
+        <v>67</v>
+      </c>
+      <c r="F116" s="3">
+        <v>17361</v>
+      </c>
+      <c r="G116" s="3">
+        <v>49620</v>
+      </c>
+      <c r="H116" s="3">
+        <v>42</v>
+      </c>
+      <c r="I116" s="3">
+        <v>133</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>567</v>
       </c>
       <c r="K116" s="3">
-        <v>131.65100000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>117.158</v>
+      </c>
+      <c r="L116" s="3">
+        <v>3</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A117" s="3">
-        <v>311</v>
+        <v>382</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>184</v>
+        <v>675</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>185</v>
+        <v>670</v>
       </c>
       <c r="D117" s="3" t="s">
-        <v>184</v>
+        <v>671</v>
       </c>
       <c r="E117" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>187</v>
+        <v>672</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="G117" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H117" s="3">
+        <v>25</v>
+      </c>
+      <c r="I117" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J117" s="7" t="s">
+        <v>674</v>
       </c>
       <c r="K117" s="3">
-        <v>95.311999999999998</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>16.6233</v>
+      </c>
+      <c r="L117" s="3">
+        <v>1</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A118" s="3">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>188</v>
+        <v>773</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>189</v>
+        <v>771</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>188</v>
+        <v>671</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>191</v>
+        <v>672</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="G118" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H118" s="3">
+        <v>25</v>
+      </c>
+      <c r="I118" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J118" s="7" t="s">
+        <v>772</v>
       </c>
       <c r="K118" s="3">
-        <v>139.31530000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>37.5518</v>
+      </c>
+      <c r="L118" s="3">
+        <v>1</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A119" s="3">
-        <v>314</v>
+        <v>385</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>971</v>
+        <v>776</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>972</v>
+        <v>774</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>971</v>
+        <v>677</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>974</v>
+        <v>672</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="G119" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H119" s="3">
+        <v>25</v>
+      </c>
+      <c r="I119" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J119" s="7" t="s">
+        <v>775</v>
       </c>
       <c r="K119" s="3">
-        <v>54.301000000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>20.7927</v>
+      </c>
+      <c r="L119" s="3">
+        <v>1</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A120" s="3">
-        <v>320</v>
+        <v>386</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>1523</v>
+        <v>780</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>1524</v>
+        <v>777</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>1523</v>
+        <v>778</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1527</v>
+        <v>672</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="G120" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H120" s="3">
+        <v>25</v>
+      </c>
+      <c r="I120" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J120" s="6">
+        <v>1010.01</v>
       </c>
       <c r="K120" s="3">
-        <v>95.068299999999994</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>63.726900000000001</v>
+      </c>
+      <c r="L120" s="3">
+        <v>2</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A121" s="3">
-        <v>321</v>
+        <v>389</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>1528</v>
+        <v>1127</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>1529</v>
+        <v>1125</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>1530</v>
+        <v>394</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1532</v>
+        <v>672</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G121" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H121" s="3">
+        <v>25</v>
+      </c>
+      <c r="I121" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J121" s="6">
+        <v>3312</v>
       </c>
       <c r="K121" s="3">
-        <v>91.636399999999995</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>129.61529999999999</v>
+      </c>
+      <c r="L121" s="3">
+        <v>4</v>
+      </c>
+      <c r="M121" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A122" s="3">
-        <v>322</v>
+        <v>390</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>1533</v>
+        <v>729</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>1534</v>
+        <v>728</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>1533</v>
+        <v>729</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1536</v>
+        <v>672</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="G122" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H122" s="3">
+        <v>25</v>
+      </c>
+      <c r="I122" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J122" s="6">
+        <v>3383</v>
       </c>
       <c r="K122" s="3">
-        <v>120.7213</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>205.79429999999999</v>
+      </c>
+      <c r="L122" s="3">
+        <v>4</v>
+      </c>
+      <c r="M122" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A123" s="3">
-        <v>323</v>
+        <v>391</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>1537</v>
+        <v>734</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>1538</v>
+        <v>731</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>1539</v>
+        <v>732</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1541</v>
+        <v>672</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="G123" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H123" s="3">
+        <v>25</v>
+      </c>
+      <c r="I123" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J123" s="6">
+        <v>3336.02</v>
       </c>
       <c r="K123" s="3">
-        <v>82.790899999999993</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>78.163700000000006</v>
+      </c>
+      <c r="L123" s="3">
+        <v>2</v>
+      </c>
+      <c r="M123" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A124" s="3">
-        <v>328</v>
+        <v>394</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>1542</v>
+        <v>782</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>1543</v>
+        <v>781</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>1542</v>
+        <v>782</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1545</v>
+        <v>672</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="G124" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H124" s="3">
+        <v>25</v>
+      </c>
+      <c r="I124" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J124" s="6">
+        <v>4176.0200000000004</v>
       </c>
       <c r="K124" s="3">
-        <v>106.8676</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>96.3279</v>
+      </c>
+      <c r="L124" s="3">
+        <v>3</v>
+      </c>
+      <c r="M124" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A125" s="3">
-        <v>329</v>
+        <v>397</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>1546</v>
+        <v>886</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>1547</v>
+        <v>883</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>1505</v>
+        <v>884</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1549</v>
+        <v>672</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="G125" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H125" s="3">
+        <v>25</v>
+      </c>
+      <c r="I125" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J125" s="6">
+        <v>7317</v>
       </c>
       <c r="K125" s="3">
-        <v>81.655199999999994</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>29.654699999999998</v>
+      </c>
+      <c r="L125" s="3">
+        <v>1</v>
+      </c>
+      <c r="M125" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A126" s="3">
-        <v>339</v>
+        <v>398</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>558</v>
+        <v>889</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>1550</v>
+        <v>887</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>558</v>
+        <v>884</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1552</v>
+        <v>672</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>888</v>
+      </c>
+      <c r="G126" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H126" s="3">
+        <v>25</v>
+      </c>
+      <c r="I126" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J126" s="6">
+        <v>7305</v>
       </c>
       <c r="K126" s="3">
-        <v>117.158</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>60.578899999999997</v>
+      </c>
+      <c r="L126" s="3">
+        <v>2</v>
+      </c>
+      <c r="M126" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A127" s="3">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>192</v>
+        <v>1078</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>193</v>
+        <v>1077</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>194</v>
+        <v>1078</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>197</v>
+        <v>1079</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G127" s="3">
+        <v>40484</v>
+      </c>
+      <c r="H127" s="3">
+        <v>33</v>
+      </c>
+      <c r="I127" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J127" s="7" t="s">
+        <v>988</v>
       </c>
       <c r="K127" s="3">
-        <v>16.6233</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>66.986400000000003</v>
+      </c>
+      <c r="L127" s="3">
+        <v>2</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A128" s="3">
-        <v>384</v>
+        <v>405</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>198</v>
+        <v>1132</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>199</v>
+        <v>1128</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>194</v>
+        <v>1129</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>200</v>
+        <v>1079</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G128" s="3">
+        <v>31700</v>
+      </c>
+      <c r="H128" s="3">
+        <v>33</v>
+      </c>
+      <c r="I128" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J128" s="7" t="s">
+        <v>1131</v>
       </c>
       <c r="K128" s="3">
-        <v>37.5518</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>32.7273</v>
+      </c>
+      <c r="L128" s="3">
+        <v>1</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A129" s="3">
-        <v>385</v>
+        <v>406</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>201</v>
+        <v>1135</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>202</v>
+        <v>1133</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>203</v>
+        <v>1129</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>204</v>
+        <v>1079</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G129" s="3">
+        <v>31700</v>
+      </c>
+      <c r="H129" s="3">
+        <v>33</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J129" s="7" t="s">
+        <v>275</v>
       </c>
       <c r="K129" s="3">
-        <v>20.7927</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>100.771</v>
+      </c>
+      <c r="L129" s="3">
+        <v>3</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A130" s="3">
-        <v>386</v>
+        <v>408</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>205</v>
+        <v>1082</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>206</v>
+        <v>1081</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>207</v>
+        <v>1082</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>209</v>
+        <v>1079</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G130" s="3">
+        <v>40484</v>
+      </c>
+      <c r="H130" s="3">
+        <v>33</v>
+      </c>
+      <c r="I130" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J130" s="6">
+        <v>1011.01</v>
       </c>
       <c r="K130" s="3">
-        <v>63.726900000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>91.965699999999998</v>
+      </c>
+      <c r="L130" s="3">
+        <v>3</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A131" s="3">
-        <v>389</v>
+        <v>410</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>210</v>
+        <v>1085</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>211</v>
+        <v>1084</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>94</v>
+        <v>1085</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>213</v>
+        <v>1079</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G131" s="3">
+        <v>40484</v>
+      </c>
+      <c r="H131" s="3">
+        <v>33</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J131" s="6">
+        <v>1002</v>
       </c>
       <c r="K131" s="3">
-        <v>129.61529999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>108.1442</v>
+      </c>
+      <c r="L131" s="3">
+        <v>3</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A132" s="3">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>214</v>
+        <v>1088</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>215</v>
+        <v>1087</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>214</v>
+        <v>1088</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>217</v>
+        <v>1079</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G132" s="3">
+        <v>40484</v>
+      </c>
+      <c r="H132" s="3">
+        <v>33</v>
+      </c>
+      <c r="I132" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J132" s="7" t="s">
+        <v>1090</v>
       </c>
       <c r="K132" s="3">
-        <v>205.79429999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>101.77970000000001</v>
+      </c>
+      <c r="L132" s="3">
+        <v>3</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A133" s="3">
-        <v>391</v>
+        <v>417</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>218</v>
+        <v>1226</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>219</v>
+        <v>1225</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>220</v>
+        <v>1226</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>222</v>
+        <v>672</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G133" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H133" s="3">
+        <v>25</v>
+      </c>
+      <c r="I133" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J133" s="6">
+        <v>5107</v>
       </c>
       <c r="K133" s="3">
-        <v>78.163700000000006</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>83.509900000000002</v>
+      </c>
+      <c r="L133" s="3">
+        <v>3</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A134" s="3">
-        <v>393</v>
+        <v>418</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>223</v>
+        <v>680</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>224</v>
+        <v>676</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>220</v>
+        <v>677</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>225</v>
+        <v>672</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="G134" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H134" s="3">
+        <v>25</v>
+      </c>
+      <c r="I134" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J134" s="7" t="s">
+        <v>679</v>
       </c>
       <c r="K134" s="3">
-        <v>89.314400000000006</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>161.51300000000001</v>
+      </c>
+      <c r="L134" s="3">
+        <v>4</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A135" s="3">
-        <v>394</v>
+        <v>436</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>226</v>
+        <v>966</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>227</v>
+        <v>965</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>226</v>
+        <v>966</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>229</v>
+        <v>967</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="G135" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H135" s="3">
+        <v>44</v>
+      </c>
+      <c r="I135" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J135" s="7" t="s">
+        <v>969</v>
       </c>
       <c r="K135" s="3">
-        <v>96.3279</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>125.1332</v>
+      </c>
+      <c r="L135" s="3">
+        <v>4</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A136" s="3">
-        <v>395</v>
+        <v>440</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>230</v>
+        <v>971</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>231</v>
+        <v>970</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>232</v>
+        <v>971</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>234</v>
+        <v>967</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>972</v>
+      </c>
+      <c r="G136" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H136" s="3">
+        <v>44</v>
+      </c>
+      <c r="I136" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J136" s="7" t="s">
+        <v>69</v>
       </c>
       <c r="K136" s="3">
-        <v>40.903100000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>82.8262</v>
+      </c>
+      <c r="L136" s="3">
+        <v>3</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A137" s="3">
-        <v>397</v>
+        <v>443</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>235</v>
+        <v>976</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>236</v>
+        <v>973</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>232</v>
+        <v>971</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>238</v>
+        <v>967</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="G137" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H137" s="3">
+        <v>44</v>
+      </c>
+      <c r="I137" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J137" s="7" t="s">
+        <v>975</v>
       </c>
       <c r="K137" s="3">
-        <v>29.654699999999998</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>77.132499999999993</v>
+      </c>
+      <c r="L137" s="3">
+        <v>2</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A138" s="3">
-        <v>398</v>
+        <v>446</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>239</v>
+        <v>978</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>240</v>
+        <v>977</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>232</v>
+        <v>978</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>242</v>
+        <v>967</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>979</v>
+      </c>
+      <c r="G138" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H138" s="3">
+        <v>44</v>
+      </c>
+      <c r="I138" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J138" s="7" t="s">
+        <v>980</v>
       </c>
       <c r="K138" s="3">
-        <v>60.578899999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>145.93039999999999</v>
+      </c>
+      <c r="L138" s="3">
+        <v>4</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A139" s="3">
-        <v>400</v>
+        <v>448</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>671</v>
+        <v>1232</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>672</v>
+        <v>1228</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>671</v>
+        <v>1229</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>678</v>
+        <v>967</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G139" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H139" s="3">
+        <v>44</v>
+      </c>
+      <c r="I139" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J139" s="7" t="s">
+        <v>1231</v>
       </c>
       <c r="K139" s="3">
-        <v>66.986400000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>116.3665</v>
+      </c>
+      <c r="L139" s="3">
+        <v>3</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A140" s="3">
-        <v>405</v>
+        <v>449</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>679</v>
+        <v>982</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>680</v>
+        <v>981</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>681</v>
+        <v>982</v>
       </c>
       <c r="E140" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>685</v>
+        <v>967</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>983</v>
+      </c>
+      <c r="G140" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H140" s="3">
+        <v>44</v>
+      </c>
+      <c r="I140" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J140" s="7" t="s">
+        <v>984</v>
       </c>
       <c r="K140" s="3">
-        <v>32.7273</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>115.97790000000001</v>
+      </c>
+      <c r="L140" s="3">
+        <v>3</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A141" s="3">
-        <v>406</v>
+        <v>451</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>686</v>
+        <v>1237</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>687</v>
+        <v>1233</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>681</v>
+        <v>1234</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>689</v>
+        <v>967</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G141" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H141" s="3">
+        <v>44</v>
+      </c>
+      <c r="I141" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J141" s="7" t="s">
+        <v>1236</v>
       </c>
       <c r="K141" s="3">
-        <v>100.771</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>158.583</v>
+      </c>
+      <c r="L141" s="3">
+        <v>4</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A142" s="3">
-        <v>408</v>
+        <v>461</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>690</v>
+        <v>1239</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>691</v>
+        <v>1238</v>
       </c>
       <c r="D142" s="3" t="s">
-        <v>690</v>
+        <v>1239</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>693</v>
+        <v>967</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G142" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H142" s="3">
+        <v>44</v>
+      </c>
+      <c r="I142" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J142" s="7" t="s">
+        <v>1241</v>
       </c>
       <c r="K142" s="3">
-        <v>91.965699999999998</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>31.5214</v>
+      </c>
+      <c r="L142" s="3">
+        <v>1</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A143" s="3">
-        <v>410</v>
+        <v>466</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>549</v>
+        <v>989</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>694</v>
+        <v>985</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>549</v>
+        <v>986</v>
       </c>
       <c r="E143" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>696</v>
+        <v>967</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="G143" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H143" s="3">
+        <v>44</v>
+      </c>
+      <c r="I143" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J143" s="7" t="s">
+        <v>988</v>
       </c>
       <c r="K143" s="3">
-        <v>108.1442</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>246.84049999999999</v>
+      </c>
+      <c r="L143" s="3">
+        <v>4</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A144" s="3">
-        <v>411</v>
+        <v>467</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>697</v>
+        <v>993</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>698</v>
+        <v>990</v>
       </c>
       <c r="D144" s="3" t="s">
-        <v>697</v>
+        <v>986</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>700</v>
+        <v>967</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="G144" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H144" s="3">
+        <v>44</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J144" s="7" t="s">
+        <v>992</v>
       </c>
       <c r="K144" s="3">
-        <v>101.77970000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>101.7654</v>
+      </c>
+      <c r="L144" s="3">
+        <v>3</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A145" s="3">
-        <v>417</v>
+        <v>471</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>243</v>
+        <v>996</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>244</v>
+        <v>994</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>243</v>
+        <v>986</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>247</v>
+        <v>967</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>995</v>
+      </c>
+      <c r="G145" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H145" s="3">
+        <v>44</v>
+      </c>
+      <c r="I145" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J145" s="7" t="s">
+        <v>992</v>
       </c>
       <c r="K145" s="3">
-        <v>83.509900000000002</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>101.7654</v>
+      </c>
+      <c r="L145" s="3">
+        <v>3</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A146" s="3">
-        <v>418</v>
+        <v>473</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>248</v>
+        <v>1000</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>249</v>
+        <v>997</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>203</v>
+        <v>986</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>251</v>
+        <v>967</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="G146" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H146" s="3">
+        <v>44</v>
+      </c>
+      <c r="I146" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J146" s="7" t="s">
+        <v>999</v>
       </c>
       <c r="K146" s="3">
-        <v>161.51300000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>100.9335</v>
+      </c>
+      <c r="L146" s="3">
+        <v>3</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A147" s="3">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>1669</v>
+        <v>1004</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>1670</v>
+        <v>1001</v>
       </c>
       <c r="D147" s="3" t="s">
-        <v>1669</v>
+        <v>986</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1674</v>
+        <v>967</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G147" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H147" s="3">
+        <v>44</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J147" s="7" t="s">
+        <v>1003</v>
       </c>
       <c r="K147" s="3">
-        <v>125.1332</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>89.472399999999993</v>
+      </c>
+      <c r="L147" s="3">
+        <v>3</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A148" s="3">
-        <v>440</v>
+        <v>476</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>1675</v>
+        <v>1006</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>1676</v>
+        <v>1005</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>1675</v>
+        <v>1006</v>
       </c>
       <c r="E148" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1349</v>
+        <v>967</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G148" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H148" s="3">
+        <v>44</v>
+      </c>
+      <c r="I148" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J148" s="7" t="s">
+        <v>1008</v>
       </c>
       <c r="K148" s="3">
-        <v>82.8262</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>115.127</v>
+      </c>
+      <c r="L148" s="3">
+        <v>3</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A149" s="3">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>1678</v>
+        <v>1012</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>1679</v>
+        <v>1009</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>1675</v>
+        <v>765</v>
       </c>
       <c r="E149" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1681</v>
+        <v>967</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G149" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H149" s="3">
+        <v>44</v>
+      </c>
+      <c r="I149" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J149" s="7" t="s">
+        <v>1011</v>
       </c>
       <c r="K149" s="3">
-        <v>77.132499999999993</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>100.9759</v>
+      </c>
+      <c r="L149" s="3">
+        <v>3</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A150" s="3">
-        <v>446</v>
+        <v>480</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>1682</v>
+        <v>1017</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>1683</v>
+        <v>1013</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>1682</v>
+        <v>1014</v>
       </c>
       <c r="E150" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1685</v>
+        <v>967</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G150" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H150" s="3">
+        <v>44</v>
+      </c>
+      <c r="I150" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J150" s="7" t="s">
+        <v>1016</v>
       </c>
       <c r="K150" s="3">
-        <v>145.93039999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>82.715599999999995</v>
+      </c>
+      <c r="L150" s="3">
+        <v>3</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A151" s="3">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>1686</v>
+        <v>1246</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>1687</v>
+        <v>1242</v>
       </c>
       <c r="D151" s="3" t="s">
-        <v>1688</v>
+        <v>1243</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1690</v>
+        <v>967</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G151" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H151" s="3">
+        <v>44</v>
+      </c>
+      <c r="I151" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J151" s="7" t="s">
+        <v>1245</v>
       </c>
       <c r="K151" s="3">
-        <v>116.3665</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>42.793799999999997</v>
+      </c>
+      <c r="L151" s="3">
+        <v>1</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A152" s="3">
-        <v>449</v>
+        <v>486</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>1691</v>
+        <v>823</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>1692</v>
+        <v>822</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>1691</v>
+        <v>823</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1694</v>
+        <v>824</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>825</v>
+      </c>
+      <c r="G152" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H152" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I152" s="3">
+        <v>110</v>
+      </c>
+      <c r="J152" s="6">
+        <v>4622.01</v>
       </c>
       <c r="K152" s="3">
-        <v>115.97790000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>127.248</v>
+      </c>
+      <c r="L152" s="3">
+        <v>4</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A153" s="3">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>1695</v>
+        <v>1192</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>1696</v>
+        <v>1189</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>1697</v>
+        <v>1190</v>
       </c>
       <c r="E153" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1699</v>
+        <v>672</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G153" s="3">
+        <v>99999</v>
+      </c>
+      <c r="H153" s="3">
+        <v>25</v>
+      </c>
+      <c r="I153" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J153" s="6">
+        <v>2003</v>
       </c>
       <c r="K153" s="3">
-        <v>158.583</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>119.5972</v>
+      </c>
+      <c r="L153" s="3">
+        <v>3</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A154" s="3">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>1700</v>
+        <v>830</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>1701</v>
+        <v>827</v>
       </c>
       <c r="D154" s="3" t="s">
-        <v>1700</v>
+        <v>828</v>
       </c>
       <c r="E154" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1703</v>
+        <v>824</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="G154" s="3">
+        <v>47930</v>
+      </c>
+      <c r="H154" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I154" s="3">
+        <v>140</v>
+      </c>
+      <c r="J154" s="6">
+        <v>4061</v>
       </c>
       <c r="K154" s="3">
-        <v>31.5214</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>60.2318</v>
+      </c>
+      <c r="L154" s="3">
+        <v>2</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A155" s="3">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>1704</v>
+        <v>834</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>1705</v>
+        <v>831</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>1706</v>
+        <v>832</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>954</v>
+        <v>824</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>833</v>
+      </c>
+      <c r="G155" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H155" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I155" s="3">
+        <v>110</v>
+      </c>
+      <c r="J155" s="6">
+        <v>5105</v>
       </c>
       <c r="K155" s="3">
-        <v>87.3005</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>65.511700000000005</v>
+      </c>
+      <c r="L155" s="3">
+        <v>2</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A156" s="3">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>1708</v>
+        <v>838</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>1709</v>
+        <v>835</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>1706</v>
+        <v>836</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>678</v>
+        <v>824</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="G156" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I156" s="3">
+        <v>110</v>
+      </c>
+      <c r="J156" s="6">
+        <v>4808</v>
       </c>
       <c r="K156" s="3">
-        <v>246.84049999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>92.855699999999999</v>
+      </c>
+      <c r="L156" s="3">
+        <v>3</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A157" s="3">
-        <v>467</v>
+        <v>498</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>1711</v>
+        <v>840</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>1712</v>
+        <v>839</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>1706</v>
+        <v>840</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1714</v>
+        <v>824</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="G157" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I157" s="3">
+        <v>110</v>
+      </c>
+      <c r="J157" s="6">
+        <v>5203.0200000000004</v>
       </c>
       <c r="K157" s="3">
-        <v>101.7654</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>104.86279999999999</v>
+      </c>
+      <c r="L157" s="3">
+        <v>3</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A158" s="3">
-        <v>471</v>
+        <v>500</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>1715</v>
+        <v>845</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>1716</v>
+        <v>842</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>1706</v>
+        <v>843</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1714</v>
+        <v>824</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="G158" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H158" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I158" s="3">
+        <v>110</v>
+      </c>
+      <c r="J158" s="6">
+        <v>5025</v>
       </c>
       <c r="K158" s="3">
-        <v>101.7654</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>51.429699999999997</v>
+      </c>
+      <c r="L158" s="3">
+        <v>2</v>
+      </c>
+      <c r="M158" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A159" s="3">
-        <v>473</v>
+        <v>509</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>1718</v>
+        <v>849</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>1719</v>
+        <v>846</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>1706</v>
+        <v>847</v>
       </c>
       <c r="E159" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1720</v>
+        <v>824</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="G159" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I159" s="3">
+        <v>110</v>
+      </c>
+      <c r="J159" s="6">
+        <v>4942.01</v>
       </c>
       <c r="K159" s="3">
-        <v>100.9335</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>85.418400000000005</v>
+      </c>
+      <c r="L159" s="3">
+        <v>3</v>
+      </c>
+      <c r="M159" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A160" s="3">
-        <v>474</v>
+        <v>513</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>1721</v>
+        <v>851</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>1722</v>
+        <v>850</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>1706</v>
+        <v>851</v>
       </c>
       <c r="E160" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1724</v>
+        <v>824</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>852</v>
+      </c>
+      <c r="G160" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H160" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I160" s="3">
+        <v>110</v>
+      </c>
+      <c r="J160" s="6">
+        <v>4875</v>
       </c>
       <c r="K160" s="3">
-        <v>89.472399999999993</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>123.2306</v>
+      </c>
+      <c r="L160" s="3">
+        <v>4</v>
+      </c>
+      <c r="M160" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A161" s="3">
-        <v>476</v>
+        <v>514</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>1725</v>
+        <v>854</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>1726</v>
+        <v>853</v>
       </c>
       <c r="D161" s="3" t="s">
-        <v>1725</v>
+        <v>854</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1728</v>
+        <v>824</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="G161" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H161" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I161" s="3">
+        <v>110</v>
+      </c>
+      <c r="J161" s="6">
+        <v>4302.01</v>
       </c>
       <c r="K161" s="3">
-        <v>115.127</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>109.96169999999999</v>
+      </c>
+      <c r="L161" s="3">
+        <v>3</v>
+      </c>
+      <c r="M161" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A162" s="3">
-        <v>479</v>
+        <v>517</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>1729</v>
+        <v>859</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>1730</v>
+        <v>856</v>
       </c>
       <c r="D162" s="3" t="s">
-        <v>597</v>
+        <v>857</v>
       </c>
       <c r="E162" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1732</v>
+        <v>824</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="G162" s="3">
+        <v>47930</v>
+      </c>
+      <c r="H162" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I162" s="3">
+        <v>140</v>
+      </c>
+      <c r="J162" s="6">
+        <v>3513</v>
       </c>
       <c r="K162" s="3">
-        <v>100.9759</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>59.367199999999997</v>
+      </c>
+      <c r="L162" s="3">
+        <v>2</v>
+      </c>
+      <c r="M162" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A163" s="3">
-        <v>480</v>
+        <v>519</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>1733</v>
+        <v>863</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>1734</v>
+        <v>860</v>
       </c>
       <c r="D163" s="3" t="s">
-        <v>1735</v>
+        <v>861</v>
       </c>
       <c r="E163" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1737</v>
+        <v>824</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>862</v>
+      </c>
+      <c r="G163" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H163" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I163" s="3">
+        <v>110</v>
+      </c>
+      <c r="J163" s="6">
+        <v>4974</v>
       </c>
       <c r="K163" s="3">
-        <v>82.715599999999995</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>209.39250000000001</v>
+      </c>
+      <c r="L163" s="3">
+        <v>4</v>
+      </c>
+      <c r="M163" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A164" s="3">
-        <v>485</v>
+        <v>521</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>1738</v>
+        <v>866</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>1739</v>
+        <v>864</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>1740</v>
+        <v>861</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1742</v>
+        <v>824</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>865</v>
+      </c>
+      <c r="G164" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H164" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I164" s="3">
+        <v>110</v>
+      </c>
+      <c r="J164" s="6">
+        <v>4976</v>
       </c>
       <c r="K164" s="3">
-        <v>42.793799999999997</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>139.8115</v>
+      </c>
+      <c r="L164" s="3">
+        <v>4</v>
+      </c>
+      <c r="M164" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A165" s="3">
-        <v>486</v>
+        <v>522</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>12</v>
+        <v>867</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>13</v>
+        <v>867</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>12</v>
+        <v>868</v>
       </c>
       <c r="E165" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>19</v>
+        <v>824</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>869</v>
+      </c>
+      <c r="G165" s="3">
+        <v>25540</v>
+      </c>
+      <c r="H165" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="I165" s="3">
+        <v>110</v>
+      </c>
+      <c r="J165" s="6">
+        <v>4926</v>
       </c>
       <c r="K165" s="3">
-        <v>127.248</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>116.22629999999999</v>
+      </c>
+      <c r="L165" s="3">
+        <v>3</v>
+      </c>
+      <c r="M165" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A166" s="3">
-        <v>487</v>
+        <v>527</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>252</v>
+        <v>873</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>253</v>
+        <v>870</v>
       </c>
       <c r="D166" s="3" t="s">
-        <v>254</v>
+        <v>871</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>115</v>
-[...13 lines deleted...]
-      <c r="J166" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="G166" s="3">
+        <v>44140</v>
+      </c>
+      <c r="H166" s="3">
+        <v>25</v>
+      </c>
+      <c r="I166" s="4" t="s">
         <v>258</v>
       </c>
+      <c r="J166" s="6">
+        <v>8023</v>
+      </c>
       <c r="K166" s="3">
-        <v>119.5972</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>63.2393</v>
+      </c>
+      <c r="L166" s="3">
+        <v>2</v>
+      </c>
+      <c r="M166" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A167" s="3">
-        <v>489</v>
+        <v>531</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="D167" s="3" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="E167" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>28</v>
+        <v>67</v>
+      </c>
+      <c r="F167" s="3">
+        <v>19003</v>
+      </c>
+      <c r="G167" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H167" s="3">
+        <v>42</v>
+      </c>
+      <c r="I167" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J167" s="6">
+        <v>2055.0100000000002</v>
       </c>
       <c r="K167" s="3">
-        <v>60.2318</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>128.15629999999999</v>
+      </c>
+      <c r="L167" s="3">
+        <v>4</v>
+      </c>
+      <c r="M167" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A168" s="3">
-        <v>490</v>
+        <v>532</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>32</v>
+        <v>123</v>
       </c>
       <c r="D168" s="3" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>35</v>
+        <v>67</v>
+      </c>
+      <c r="F168" s="3">
+        <v>19010</v>
+      </c>
+      <c r="G168" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H168" s="3">
+        <v>42</v>
+      </c>
+      <c r="I168" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J168" s="6">
+        <v>2051</v>
       </c>
       <c r="K168" s="3">
-        <v>65.511700000000005</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>132.24170000000001</v>
+      </c>
+      <c r="L168" s="3">
+        <v>4</v>
+      </c>
+      <c r="M168" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A169" s="3">
-        <v>492</v>
+        <v>533</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>36</v>
+        <v>126</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>37</v>
+        <v>125</v>
       </c>
       <c r="D169" s="3" t="s">
-        <v>38</v>
+        <v>126</v>
       </c>
       <c r="E169" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>40</v>
+        <v>67</v>
+      </c>
+      <c r="F169" s="3">
+        <v>19087</v>
+      </c>
+      <c r="G169" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H169" s="3">
+        <v>42</v>
+      </c>
+      <c r="I169" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J169" s="6">
+        <v>4098.03</v>
       </c>
       <c r="K169" s="3">
-        <v>92.855699999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>220.9384</v>
+      </c>
+      <c r="L169" s="3">
+        <v>4</v>
+      </c>
+      <c r="M169" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A170" s="3">
-        <v>498</v>
+        <v>535</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="D170" s="3" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
       <c r="E170" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>46</v>
+        <v>67</v>
+      </c>
+      <c r="F170" s="3">
+        <v>19008</v>
+      </c>
+      <c r="G170" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H170" s="3">
+        <v>42</v>
+      </c>
+      <c r="I170" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J170" s="6">
+        <v>4081.01</v>
       </c>
       <c r="K170" s="3">
-        <v>104.86279999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>194.49879999999999</v>
+      </c>
+      <c r="L170" s="3">
+        <v>4</v>
+      </c>
+      <c r="M170" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A171" s="3">
-        <v>500</v>
+        <v>540</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>49</v>
+        <v>132</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>51</v>
+        <v>67</v>
+      </c>
+      <c r="F171" s="3">
+        <v>19406</v>
+      </c>
+      <c r="G171" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H171" s="3">
+        <v>42</v>
+      </c>
+      <c r="I171" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J171" s="6">
+        <v>2058.08</v>
       </c>
       <c r="K171" s="3">
-        <v>51.429699999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>107.8964</v>
+      </c>
+      <c r="L171" s="3">
+        <v>3</v>
+      </c>
+      <c r="M171" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A172" s="3">
-        <v>506</v>
+        <v>542</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>52</v>
+        <v>377</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="D172" s="3" t="s">
-        <v>54</v>
+        <v>377</v>
       </c>
       <c r="E172" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>58</v>
+        <v>67</v>
+      </c>
+      <c r="F172" s="3">
+        <v>19083</v>
+      </c>
+      <c r="G172" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H172" s="3">
+        <v>42</v>
+      </c>
+      <c r="I172" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J172" s="6">
+        <v>4085</v>
       </c>
       <c r="K172" s="3">
-        <v>43.521599999999999</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>193.07749999999999</v>
+      </c>
+      <c r="L172" s="3">
+        <v>4</v>
+      </c>
+      <c r="M172" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A173" s="3">
-        <v>509</v>
+        <v>545</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>61</v>
+        <v>392</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>62</v>
+        <v>390</v>
       </c>
       <c r="D173" s="3" t="s">
-        <v>63</v>
+        <v>391</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="F173" s="3">
+        <v>19033</v>
+      </c>
+      <c r="G173" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H173" s="3">
+        <v>42</v>
+      </c>
+      <c r="I173" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="J173" s="6">
+        <v>4040.04</v>
       </c>
       <c r="K173" s="3">
-        <v>85.418400000000005</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>156.9196</v>
+      </c>
+      <c r="L173" s="3">
+        <v>4</v>
+      </c>
+      <c r="M173" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A174" s="3">
-        <v>513</v>
+        <v>547</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>66</v>
+        <v>1248</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>67</v>
+        <v>1247</v>
       </c>
       <c r="D174" s="3" t="s">
-        <v>66</v>
+        <v>1248</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>69</v>
+        <v>672</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G174" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H174" s="3">
+        <v>25</v>
+      </c>
+      <c r="I174" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J174" s="6">
+        <v>5061.0200000000004</v>
       </c>
       <c r="K174" s="3">
-        <v>123.2306</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>151.23929999999999</v>
+      </c>
+      <c r="L174" s="3">
+        <v>4</v>
+      </c>
+      <c r="M174" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A175" s="3">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>70</v>
+        <v>1253</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>71</v>
+        <v>1250</v>
       </c>
       <c r="D175" s="3" t="s">
-        <v>70</v>
+        <v>1251</v>
       </c>
       <c r="E175" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>73</v>
+        <v>672</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>1252</v>
+      </c>
+      <c r="G175" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H175" s="3">
+        <v>25</v>
+      </c>
+      <c r="I175" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J175" s="6">
+        <v>5301</v>
       </c>
       <c r="K175" s="3">
-        <v>109.96169999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>103.2351</v>
+      </c>
+      <c r="L175" s="3">
+        <v>3</v>
+      </c>
+      <c r="M175" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A176" s="3">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>74</v>
+        <v>620</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>75</v>
+        <v>618</v>
       </c>
       <c r="D176" s="3" t="s">
-        <v>76</v>
+        <v>619</v>
       </c>
       <c r="E176" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>78</v>
+        <v>67</v>
+      </c>
+      <c r="F176" s="3">
+        <v>19067</v>
+      </c>
+      <c r="G176" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H176" s="3">
+        <v>42</v>
+      </c>
+      <c r="I176" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J176" s="6">
+        <v>1055.1099999999999</v>
       </c>
       <c r="K176" s="3">
-        <v>59.367199999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>143.16759999999999</v>
+      </c>
+      <c r="L176" s="3">
+        <v>4</v>
+      </c>
+      <c r="M176" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A177" s="3">
-        <v>519</v>
+        <v>556</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>79</v>
+        <v>622</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>80</v>
+        <v>621</v>
       </c>
       <c r="D177" s="3" t="s">
-        <v>81</v>
+        <v>622</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>83</v>
+        <v>67</v>
+      </c>
+      <c r="F177" s="3">
+        <v>18974</v>
+      </c>
+      <c r="G177" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H177" s="3">
+        <v>42</v>
+      </c>
+      <c r="I177" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J177" s="6">
+        <v>1016.11</v>
       </c>
       <c r="K177" s="3">
-        <v>209.39250000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>0</v>
+      </c>
+      <c r="L177" s="3">
+        <v>5</v>
+      </c>
+      <c r="M177" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A178" s="3">
-        <v>521</v>
+        <v>558</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>84</v>
+        <v>135</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="D178" s="3" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>87</v>
+        <v>67</v>
+      </c>
+      <c r="F178" s="3">
+        <v>19001</v>
+      </c>
+      <c r="G178" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H178" s="3">
+        <v>42</v>
+      </c>
+      <c r="I178" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J178" s="6">
+        <v>2016.08</v>
       </c>
       <c r="K178" s="3">
-        <v>139.8115</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>103.06870000000001</v>
+      </c>
+      <c r="L178" s="3">
+        <v>3</v>
+      </c>
+      <c r="M178" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A179" s="3">
-        <v>522</v>
+        <v>560</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="D179" s="3" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>14</v>
-[...14 lines deleted...]
-        <v>91</v>
+        <v>67</v>
+      </c>
+      <c r="F179" s="3">
+        <v>19428</v>
+      </c>
+      <c r="G179" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H179" s="3">
+        <v>42</v>
+      </c>
+      <c r="I179" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J179" s="6">
+        <v>2041.01</v>
       </c>
       <c r="K179" s="3">
-        <v>116.22629999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>106.0752</v>
+      </c>
+      <c r="L179" s="3">
+        <v>3</v>
+      </c>
+      <c r="M179" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A180" s="3">
-        <v>527</v>
+        <v>564</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>259</v>
+        <v>1196</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>260</v>
+        <v>1193</v>
       </c>
       <c r="D180" s="3" t="s">
-        <v>261</v>
+        <v>1194</v>
       </c>
       <c r="E180" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>265</v>
+        <v>672</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G180" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H180" s="3">
+        <v>25</v>
+      </c>
+      <c r="I180" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J180" s="6">
+        <v>5452</v>
       </c>
       <c r="K180" s="3">
-        <v>63.2393</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>72.561199999999999</v>
+      </c>
+      <c r="L180" s="3">
+        <v>2</v>
+      </c>
+      <c r="M180" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A181" s="3">
-        <v>531</v>
+        <v>565</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>1553</v>
+        <v>1201</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>1554</v>
+        <v>1197</v>
       </c>
       <c r="D181" s="3" t="s">
-        <v>1553</v>
+        <v>1198</v>
       </c>
       <c r="E181" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1556</v>
+        <v>672</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G181" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H181" s="3">
+        <v>25</v>
+      </c>
+      <c r="I181" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J181" s="7" t="s">
+        <v>1200</v>
       </c>
       <c r="K181" s="3">
-        <v>128.15629999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>123.059</v>
+      </c>
+      <c r="L181" s="3">
+        <v>4</v>
+      </c>
+      <c r="M181" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A182" s="3">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>1557</v>
+        <v>785</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>1558</v>
+        <v>784</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>1557</v>
+        <v>785</v>
       </c>
       <c r="E182" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1560</v>
+        <v>672</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="G182" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H182" s="3">
+        <v>25</v>
+      </c>
+      <c r="I182" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J182" s="6">
+        <v>1007</v>
       </c>
       <c r="K182" s="3">
-        <v>132.24170000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>130.89240000000001</v>
+      </c>
+      <c r="L182" s="3">
+        <v>4</v>
+      </c>
+      <c r="M182" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A183" s="3">
-        <v>533</v>
+        <v>572</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>1561</v>
+        <v>1203</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>1562</v>
+        <v>1202</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>1561</v>
+        <v>1203</v>
       </c>
       <c r="E183" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1564</v>
+        <v>672</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G183" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H183" s="3">
+        <v>25</v>
+      </c>
+      <c r="I183" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J183" s="7" t="s">
+        <v>1205</v>
       </c>
       <c r="K183" s="3">
-        <v>220.9384</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>97.914699999999996</v>
+      </c>
+      <c r="L183" s="3">
+        <v>3</v>
+      </c>
+      <c r="M183" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A184" s="3">
-        <v>535</v>
+        <v>573</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>1565</v>
+        <v>624</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1566</v>
+        <v>623</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1565</v>
+        <v>624</v>
       </c>
       <c r="E184" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1568</v>
+        <v>150</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="G184" s="3">
+        <v>15804</v>
+      </c>
+      <c r="H184" s="3">
+        <v>34</v>
+      </c>
+      <c r="I184" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J184" s="6">
+        <v>6035.01</v>
       </c>
       <c r="K184" s="3">
-        <v>194.49879999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>160.41669999999999</v>
+      </c>
+      <c r="L184" s="3">
+        <v>4</v>
+      </c>
+      <c r="M184" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A185" s="3">
-        <v>540</v>
+        <v>575</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>1569</v>
+        <v>1210</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>1570</v>
+        <v>1206</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>1569</v>
+        <v>1207</v>
       </c>
       <c r="E185" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1572</v>
+        <v>672</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G185" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H185" s="3">
+        <v>25</v>
+      </c>
+      <c r="I185" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J185" s="7" t="s">
+        <v>1209</v>
       </c>
       <c r="K185" s="3">
-        <v>107.8964</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>63.383000000000003</v>
+      </c>
+      <c r="L185" s="3">
+        <v>2</v>
+      </c>
+      <c r="M185" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A186" s="3">
-        <v>542</v>
+        <v>576</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>1482</v>
+        <v>1212</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1573</v>
+        <v>1211</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>1482</v>
+        <v>1212</v>
       </c>
       <c r="E186" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1574</v>
+        <v>672</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G186" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H186" s="3">
+        <v>25</v>
+      </c>
+      <c r="I186" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J186" s="7" t="s">
+        <v>1214</v>
       </c>
       <c r="K186" s="3">
-        <v>193.07749999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>91.917299999999997</v>
+      </c>
+      <c r="L186" s="3">
+        <v>3</v>
+      </c>
+      <c r="M186" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A187" s="3">
-        <v>545</v>
+        <v>577</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>1575</v>
+        <v>1216</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>1576</v>
+        <v>1215</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>1577</v>
+        <v>1216</v>
       </c>
       <c r="E187" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1579</v>
+        <v>672</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G187" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H187" s="3">
+        <v>25</v>
+      </c>
+      <c r="I187" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J187" s="7" t="s">
+        <v>1218</v>
       </c>
       <c r="K187" s="3">
-        <v>156.9196</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>63.023800000000001</v>
+      </c>
+      <c r="L187" s="3">
+        <v>2</v>
+      </c>
+      <c r="M187" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A188" s="3">
-        <v>546</v>
+        <v>585</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>1580</v>
+        <v>627</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>1581</v>
+        <v>626</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>1580</v>
+        <v>627</v>
       </c>
       <c r="E188" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1583</v>
+        <v>150</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>628</v>
+      </c>
+      <c r="G188" s="3">
+        <v>15804</v>
+      </c>
+      <c r="H188" s="3">
+        <v>34</v>
+      </c>
+      <c r="I188" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J188" s="6">
+        <v>6039.01</v>
       </c>
       <c r="K188" s="3">
-        <v>108.7298</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>122.06619999999999</v>
+      </c>
+      <c r="L188" s="3">
+        <v>4</v>
+      </c>
+      <c r="M188" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A189" s="3">
-        <v>547</v>
+        <v>592</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>266</v>
+        <v>1042</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>267</v>
+        <v>1041</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>266</v>
+        <v>1042</v>
       </c>
       <c r="E189" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>269</v>
+        <v>672</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G189" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H189" s="3">
+        <v>25</v>
+      </c>
+      <c r="I189" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J189" s="6">
+        <v>3631.04</v>
       </c>
       <c r="K189" s="3">
-        <v>151.23929999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>160.5189</v>
+      </c>
+      <c r="L189" s="3">
+        <v>4</v>
+      </c>
+      <c r="M189" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A190" s="3">
-        <v>552</v>
+        <v>597</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>270</v>
+        <v>891</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>271</v>
+        <v>890</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>272</v>
+        <v>891</v>
       </c>
       <c r="E190" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>274</v>
+        <v>672</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>892</v>
+      </c>
+      <c r="G190" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H190" s="3">
+        <v>25</v>
+      </c>
+      <c r="I190" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J190" s="6">
+        <v>3851.02</v>
       </c>
       <c r="K190" s="3">
-        <v>103.2351</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>103.8664</v>
+      </c>
+      <c r="L190" s="3">
+        <v>3</v>
+      </c>
+      <c r="M190" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A191" s="3">
-        <v>555</v>
+        <v>599</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>1584</v>
+        <v>894</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>1585</v>
+        <v>893</v>
       </c>
       <c r="D191" s="3" t="s">
-        <v>1586</v>
+        <v>894</v>
       </c>
       <c r="E191" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1588</v>
+        <v>672</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="G191" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H191" s="3">
+        <v>25</v>
+      </c>
+      <c r="I191" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J191" s="6">
+        <v>7365</v>
       </c>
       <c r="K191" s="3">
-        <v>143.16759999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>126.4478</v>
+      </c>
+      <c r="L191" s="3">
+        <v>4</v>
+      </c>
+      <c r="M191" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A192" s="3">
-        <v>556</v>
+        <v>603</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>1589</v>
+        <v>1045</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>1590</v>
+        <v>1044</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>1589</v>
+        <v>1045</v>
       </c>
       <c r="E192" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1592</v>
+        <v>672</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G192" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H192" s="3">
+        <v>25</v>
+      </c>
+      <c r="I192" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J192" s="6">
+        <v>3571</v>
       </c>
       <c r="K192" s="3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>159.33770000000001</v>
+      </c>
+      <c r="L192" s="3">
+        <v>4</v>
+      </c>
+      <c r="M192" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A193" s="3">
-        <v>558</v>
+        <v>604</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>1593</v>
+        <v>736</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>1594</v>
+        <v>735</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>634</v>
+        <v>736</v>
       </c>
       <c r="E193" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1596</v>
+        <v>672</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="G193" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H193" s="3">
+        <v>25</v>
+      </c>
+      <c r="I193" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J193" s="6">
+        <v>2171.02</v>
       </c>
       <c r="K193" s="3">
-        <v>103.06870000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>76.927300000000002</v>
+      </c>
+      <c r="L193" s="3">
+        <v>2</v>
+      </c>
+      <c r="M193" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A194" s="3">
-        <v>560</v>
+        <v>605</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>1597</v>
+        <v>1137</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1598</v>
+        <v>1136</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>1597</v>
+        <v>1137</v>
       </c>
       <c r="E194" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1600</v>
+        <v>672</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G194" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H194" s="3">
+        <v>25</v>
+      </c>
+      <c r="I194" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J194" s="6">
+        <v>3161.02</v>
       </c>
       <c r="K194" s="3">
-        <v>106.0752</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>110.59010000000001</v>
+      </c>
+      <c r="L194" s="3">
+        <v>3</v>
+      </c>
+      <c r="M194" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A195" s="3">
-        <v>564</v>
+        <v>607</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>275</v>
+        <v>684</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>276</v>
+        <v>681</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>277</v>
+        <v>677</v>
       </c>
       <c r="E195" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>279</v>
+        <v>672</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="G195" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H195" s="3">
+        <v>25</v>
+      </c>
+      <c r="I195" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J195" s="7" t="s">
+        <v>683</v>
       </c>
       <c r="K195" s="3">
-        <v>72.561199999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>222.012</v>
+      </c>
+      <c r="L195" s="3">
+        <v>4</v>
+      </c>
+      <c r="M195" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A196" s="3">
-        <v>565</v>
+        <v>610</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>280</v>
+        <v>688</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>281</v>
+        <v>685</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>282</v>
+        <v>677</v>
       </c>
       <c r="E196" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>286</v>
+        <v>672</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="G196" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H196" s="3">
+        <v>25</v>
+      </c>
+      <c r="I196" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J196" s="7" t="s">
+        <v>687</v>
       </c>
       <c r="K196" s="3">
-        <v>123.059</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>222.012</v>
+      </c>
+      <c r="L196" s="3">
+        <v>4</v>
+      </c>
+      <c r="M196" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A197" s="3">
-        <v>566</v>
+        <v>613</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>287</v>
+        <v>692</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>288</v>
+        <v>689</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>287</v>
+        <v>677</v>
       </c>
       <c r="E197" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>290</v>
+        <v>672</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="G197" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H197" s="3">
+        <v>25</v>
+      </c>
+      <c r="I197" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J197" s="7" t="s">
+        <v>691</v>
       </c>
       <c r="K197" s="3">
-        <v>130.89240000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>31.594000000000001</v>
+      </c>
+      <c r="L197" s="3">
+        <v>1</v>
+      </c>
+      <c r="M197" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A198" s="3">
-        <v>572</v>
+        <v>615</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>291</v>
+        <v>696</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>292</v>
+        <v>693</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>291</v>
+        <v>677</v>
       </c>
       <c r="E198" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>294</v>
+        <v>672</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="G198" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H198" s="3">
+        <v>25</v>
+      </c>
+      <c r="I198" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J198" s="7" t="s">
+        <v>695</v>
       </c>
       <c r="K198" s="3">
-        <v>97.914699999999996</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>149.4872</v>
+      </c>
+      <c r="L198" s="3">
+        <v>4</v>
+      </c>
+      <c r="M198" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A199" s="3">
-        <v>573</v>
+        <v>621</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>975</v>
+        <v>699</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>976</v>
+        <v>697</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>975</v>
+        <v>677</v>
       </c>
       <c r="E199" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>978</v>
+        <v>672</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="G199" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H199" s="3">
+        <v>25</v>
+      </c>
+      <c r="I199" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J199" s="7" t="s">
+        <v>683</v>
       </c>
       <c r="K199" s="3">
-        <v>160.41669999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>222.012</v>
+      </c>
+      <c r="L199" s="3">
+        <v>4</v>
+      </c>
+      <c r="M199" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A200" s="3">
-        <v>575</v>
+        <v>627</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>295</v>
+        <v>1048</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>296</v>
+        <v>1047</v>
       </c>
       <c r="D200" s="3" t="s">
-        <v>297</v>
+        <v>1048</v>
       </c>
       <c r="E200" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>299</v>
+        <v>672</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G200" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H200" s="3">
+        <v>25</v>
+      </c>
+      <c r="I200" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J200" s="7" t="s">
+        <v>1050</v>
       </c>
       <c r="K200" s="3">
-        <v>63.383000000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>69.516999999999996</v>
+      </c>
+      <c r="L200" s="3">
+        <v>2</v>
+      </c>
+      <c r="M200" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A201" s="3">
-        <v>576</v>
+        <v>628</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>300</v>
+        <v>790</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>301</v>
+        <v>787</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>300</v>
+        <v>788</v>
       </c>
       <c r="E201" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>303</v>
+        <v>672</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="G201" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H201" s="3">
+        <v>25</v>
+      </c>
+      <c r="I201" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J201" s="6">
+        <v>4009</v>
       </c>
       <c r="K201" s="3">
-        <v>91.917299999999997</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>102.8648</v>
+      </c>
+      <c r="L201" s="3">
+        <v>3</v>
+      </c>
+      <c r="M201" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A202" s="3">
-        <v>577</v>
+        <v>629</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>304</v>
+        <v>793</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>305</v>
+        <v>791</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>304</v>
+        <v>788</v>
       </c>
       <c r="E202" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>307</v>
+        <v>672</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="G202" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H202" s="3">
+        <v>25</v>
+      </c>
+      <c r="I202" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J202" s="6">
+        <v>4008</v>
       </c>
       <c r="K202" s="3">
-        <v>63.023800000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>142.3091</v>
+      </c>
+      <c r="L202" s="3">
+        <v>4</v>
+      </c>
+      <c r="M202" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A203" s="3">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>979</v>
+        <v>703</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>980</v>
+        <v>700</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>979</v>
+        <v>701</v>
       </c>
       <c r="E203" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>982</v>
+        <v>672</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="G203" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H203" s="3">
+        <v>25</v>
+      </c>
+      <c r="I203" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J203" s="6">
+        <v>3530</v>
       </c>
       <c r="K203" s="3">
-        <v>122.06619999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>96.517200000000003</v>
+      </c>
+      <c r="L203" s="3">
+        <v>3</v>
+      </c>
+      <c r="M203" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A204" s="3">
-        <v>592</v>
+        <v>631</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>308</v>
+        <v>707</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>309</v>
+        <v>704</v>
       </c>
       <c r="D204" s="3" t="s">
-        <v>308</v>
+        <v>677</v>
       </c>
       <c r="E204" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>311</v>
+        <v>672</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="G204" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H204" s="3">
+        <v>25</v>
+      </c>
+      <c r="I204" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J204" s="7" t="s">
+        <v>706</v>
       </c>
       <c r="K204" s="3">
-        <v>160.5189</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>175.7022</v>
+      </c>
+      <c r="L204" s="3">
+        <v>4</v>
+      </c>
+      <c r="M204" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A205" s="3">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>312</v>
+        <v>1142</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>313</v>
+        <v>1139</v>
       </c>
       <c r="D205" s="3" t="s">
-        <v>312</v>
+        <v>1140</v>
       </c>
       <c r="E205" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>315</v>
+        <v>672</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G205" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H205" s="3">
+        <v>25</v>
+      </c>
+      <c r="I205" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J205" s="6">
+        <v>3171.01</v>
       </c>
       <c r="K205" s="3">
-        <v>103.8664</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>109.66160000000001</v>
+      </c>
+      <c r="L205" s="3">
+        <v>3</v>
+      </c>
+      <c r="M205" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A206" s="3">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>316</v>
+        <v>709</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>317</v>
+        <v>708</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>316</v>
+        <v>709</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>319</v>
+        <v>672</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="G206" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H206" s="3">
+        <v>25</v>
+      </c>
+      <c r="I206" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J206" s="6">
+        <v>1604</v>
       </c>
       <c r="K206" s="3">
-        <v>126.4478</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>53.791499999999999</v>
+      </c>
+      <c r="L206" s="3">
+        <v>2</v>
+      </c>
+      <c r="M206" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A207" s="3">
-        <v>603</v>
+        <v>637</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>320</v>
+        <v>795</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>321</v>
+        <v>794</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>320</v>
+        <v>795</v>
       </c>
       <c r="E207" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>323</v>
+        <v>672</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="G207" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H207" s="3">
+        <v>25</v>
+      </c>
+      <c r="I207" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J207" s="6">
+        <v>4231.01</v>
       </c>
       <c r="K207" s="3">
-        <v>159.33770000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>183.3811</v>
+      </c>
+      <c r="L207" s="3">
+        <v>4</v>
+      </c>
+      <c r="M207" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A208" s="3">
-        <v>604</v>
+        <v>639</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>324</v>
+        <v>897</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>325</v>
+        <v>896</v>
       </c>
       <c r="D208" s="3" t="s">
-        <v>324</v>
+        <v>897</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>328</v>
+        <v>672</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="G208" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H208" s="3">
+        <v>25</v>
+      </c>
+      <c r="I208" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J208" s="6">
+        <v>4025</v>
       </c>
       <c r="K208" s="3">
-        <v>76.927300000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>172.18199999999999</v>
+      </c>
+      <c r="L208" s="3">
+        <v>4</v>
+      </c>
+      <c r="M208" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A209" s="3">
-        <v>605</v>
+        <v>643</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>329</v>
+        <v>712</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>330</v>
+        <v>711</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>329</v>
+        <v>712</v>
       </c>
       <c r="E209" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>332</v>
+        <v>672</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="G209" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H209" s="3">
+        <v>25</v>
+      </c>
+      <c r="I209" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J209" s="7" t="s">
+        <v>714</v>
       </c>
       <c r="K209" s="3">
-        <v>110.59010000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>52.929200000000002</v>
+      </c>
+      <c r="L209" s="3">
+        <v>2</v>
+      </c>
+      <c r="M209" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A210" s="3">
-        <v>607</v>
+        <v>644</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>333</v>
+        <v>718</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>334</v>
+        <v>715</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>203</v>
+        <v>716</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>336</v>
+        <v>672</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="G210" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H210" s="3">
+        <v>25</v>
+      </c>
+      <c r="I210" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J210" s="6">
+        <v>3425.01</v>
       </c>
       <c r="K210" s="3">
-        <v>222.012</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>50.741300000000003</v>
+      </c>
+      <c r="L210" s="3">
+        <v>2</v>
+      </c>
+      <c r="M210" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A211" s="3">
-        <v>610</v>
+        <v>648</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>337</v>
+        <v>902</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>338</v>
+        <v>899</v>
       </c>
       <c r="D211" s="3" t="s">
-        <v>203</v>
+        <v>900</v>
       </c>
       <c r="E211" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>340</v>
+        <v>672</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="G211" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H211" s="3">
+        <v>25</v>
+      </c>
+      <c r="I211" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J211" s="6">
+        <v>3833</v>
       </c>
       <c r="K211" s="3">
-        <v>222.012</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>100.2214</v>
+      </c>
+      <c r="L211" s="3">
+        <v>3</v>
+      </c>
+      <c r="M211" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A212" s="3">
-        <v>611</v>
+        <v>649</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>341</v>
+        <v>905</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>342</v>
+        <v>903</v>
       </c>
       <c r="D212" s="3" t="s">
-        <v>203</v>
+        <v>900</v>
       </c>
       <c r="E212" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>344</v>
+        <v>672</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>904</v>
+      </c>
+      <c r="G212" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H212" s="3">
+        <v>25</v>
+      </c>
+      <c r="I212" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J212" s="6">
+        <v>3836</v>
       </c>
       <c r="K212" s="3">
-        <v>218.77330000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>99.362899999999996</v>
+      </c>
+      <c r="L212" s="3">
+        <v>3</v>
+      </c>
+      <c r="M212" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A213" s="3">
-        <v>612</v>
+        <v>651</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>345</v>
+        <v>739</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>346</v>
+        <v>738</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>203</v>
+        <v>739</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>348</v>
+        <v>672</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="G213" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H213" s="3">
+        <v>25</v>
+      </c>
+      <c r="I213" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J213" s="6">
+        <v>2215</v>
       </c>
       <c r="K213" s="3">
-        <v>222.012</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>67.611400000000003</v>
+      </c>
+      <c r="L213" s="3">
+        <v>2</v>
+      </c>
+      <c r="M213" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A214" s="3">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>349</v>
+        <v>1094</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>350</v>
+        <v>1091</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>203</v>
+        <v>1092</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>352</v>
+        <v>672</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G214" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H214" s="3">
+        <v>25</v>
+      </c>
+      <c r="I214" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J214" s="6">
+        <v>2601</v>
       </c>
       <c r="K214" s="3">
-        <v>31.594000000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>26.032900000000001</v>
+      </c>
+      <c r="L214" s="3">
+        <v>1</v>
+      </c>
+      <c r="M214" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A215" s="3">
-        <v>615</v>
+        <v>655</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>353</v>
+        <v>800</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>354</v>
+        <v>797</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>203</v>
+        <v>798</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>356</v>
+        <v>672</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="G215" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H215" s="3">
+        <v>25</v>
+      </c>
+      <c r="I215" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J215" s="6">
+        <v>5011.01</v>
       </c>
       <c r="K215" s="3">
-        <v>149.4872</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>198.3296</v>
+      </c>
+      <c r="L215" s="3">
+        <v>4</v>
+      </c>
+      <c r="M215" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A216" s="3">
-        <v>621</v>
+        <v>656</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>357</v>
+        <v>1052</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>358</v>
+        <v>1051</v>
       </c>
       <c r="D216" s="3" t="s">
-        <v>203</v>
+        <v>1052</v>
       </c>
       <c r="E216" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>336</v>
+        <v>672</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G216" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H216" s="3">
+        <v>25</v>
+      </c>
+      <c r="I216" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J216" s="6">
+        <v>7281</v>
       </c>
       <c r="K216" s="3">
-        <v>222.012</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>147.4607</v>
+      </c>
+      <c r="L216" s="3">
+        <v>4</v>
+      </c>
+      <c r="M216" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A217" s="3">
-        <v>627</v>
+        <v>662</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>360</v>
+        <v>1055</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>361</v>
+        <v>1054</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>360</v>
+        <v>1055</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>363</v>
+        <v>672</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G217" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H217" s="3">
+        <v>25</v>
+      </c>
+      <c r="I217" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J217" s="6">
+        <v>7096</v>
       </c>
       <c r="K217" s="3">
-        <v>69.516999999999996</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>89.074700000000007</v>
+      </c>
+      <c r="L217" s="3">
+        <v>3</v>
+      </c>
+      <c r="M217" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A218" s="3">
-        <v>628</v>
+        <v>663</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>364</v>
+        <v>1058</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>365</v>
+        <v>1057</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>366</v>
+        <v>1058</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>368</v>
+        <v>672</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G218" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H218" s="3">
+        <v>25</v>
+      </c>
+      <c r="I218" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J218" s="6">
+        <v>3584</v>
       </c>
       <c r="K218" s="3">
-        <v>102.8648</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>162.21379999999999</v>
+      </c>
+      <c r="L218" s="3">
+        <v>4</v>
+      </c>
+      <c r="M218" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A219" s="3">
-        <v>629</v>
+        <v>665</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>369</v>
+        <v>1146</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>370</v>
+        <v>1143</v>
       </c>
       <c r="D219" s="3" t="s">
-        <v>366</v>
+        <v>1144</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>372</v>
+        <v>672</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G219" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H219" s="3">
+        <v>25</v>
+      </c>
+      <c r="I219" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J219" s="6">
+        <v>3883</v>
       </c>
       <c r="K219" s="3">
-        <v>142.3091</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>18.758500000000002</v>
+      </c>
+      <c r="L219" s="3">
+        <v>1</v>
+      </c>
+      <c r="M219" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A220" s="3">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>373</v>
+        <v>1149</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>374</v>
+        <v>1147</v>
       </c>
       <c r="D220" s="3" t="s">
-        <v>375</v>
+        <v>1144</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>377</v>
+        <v>672</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G220" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H220" s="3">
+        <v>25</v>
+      </c>
+      <c r="I220" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J220" s="6">
+        <v>3114</v>
       </c>
       <c r="K220" s="3">
-        <v>96.517200000000003</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>75.520499999999998</v>
+      </c>
+      <c r="L220" s="3">
+        <v>2</v>
+      </c>
+      <c r="M220" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A221" s="3">
-        <v>631</v>
+        <v>670</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>378</v>
+        <v>742</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>379</v>
+        <v>741</v>
       </c>
       <c r="D221" s="3" t="s">
-        <v>203</v>
+        <v>742</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>381</v>
+        <v>672</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="G221" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H221" s="3">
+        <v>25</v>
+      </c>
+      <c r="I221" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J221" s="6">
+        <v>2060</v>
       </c>
       <c r="K221" s="3">
-        <v>175.7022</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>44.876199999999997</v>
+      </c>
+      <c r="L221" s="3">
+        <v>1</v>
+      </c>
+      <c r="M221" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A222" s="3">
-        <v>632</v>
+        <v>672</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>382</v>
+        <v>746</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>383</v>
+        <v>744</v>
       </c>
       <c r="D222" s="3" t="s">
-        <v>384</v>
+        <v>438</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>386</v>
+        <v>672</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="G222" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H222" s="3">
+        <v>25</v>
+      </c>
+      <c r="I222" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J222" s="6">
+        <v>2181</v>
       </c>
       <c r="K222" s="3">
-        <v>109.66160000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>179.9607</v>
+      </c>
+      <c r="L222" s="3">
+        <v>4</v>
+      </c>
+      <c r="M222" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A223" s="3">
-        <v>633</v>
+        <v>675</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>387</v>
+        <v>748</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>388</v>
+        <v>747</v>
       </c>
       <c r="D223" s="3" t="s">
-        <v>387</v>
+        <v>748</v>
       </c>
       <c r="E223" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>390</v>
+        <v>672</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="G223" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H223" s="3">
+        <v>25</v>
+      </c>
+      <c r="I223" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J223" s="6">
+        <v>3364.02</v>
       </c>
       <c r="K223" s="3">
-        <v>53.791499999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>107.8053</v>
+      </c>
+      <c r="L223" s="3">
+        <v>3</v>
+      </c>
+      <c r="M223" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A224" s="3">
-        <v>637</v>
+        <v>676</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>391</v>
+        <v>1098</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>392</v>
+        <v>1095</v>
       </c>
       <c r="D224" s="3" t="s">
-        <v>391</v>
+        <v>1096</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>394</v>
+        <v>672</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G224" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H224" s="3">
+        <v>25</v>
+      </c>
+      <c r="I224" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J224" s="6">
+        <v>2521.0100000000002</v>
       </c>
       <c r="K224" s="3">
-        <v>183.3811</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>52.906999999999996</v>
+      </c>
+      <c r="L224" s="3">
+        <v>2</v>
+      </c>
+      <c r="M224" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A225" s="3">
-        <v>639</v>
+        <v>677</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>395</v>
+        <v>1100</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>396</v>
+        <v>1099</v>
       </c>
       <c r="D225" s="3" t="s">
-        <v>395</v>
+        <v>1096</v>
       </c>
       <c r="E225" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>398</v>
+        <v>672</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G225" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H225" s="3">
+        <v>25</v>
+      </c>
+      <c r="I225" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J225" s="6">
+        <v>2526.02</v>
       </c>
       <c r="K225" s="3">
-        <v>172.18199999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>102.99639999999999</v>
+      </c>
+      <c r="L225" s="3">
+        <v>3</v>
+      </c>
+      <c r="M225" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A226" s="3">
-        <v>643</v>
+        <v>678</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>399</v>
+        <v>1255</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>400</v>
+        <v>1254</v>
       </c>
       <c r="D226" s="3" t="s">
-        <v>399</v>
+        <v>1255</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>402</v>
+        <v>672</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G226" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H226" s="3">
+        <v>25</v>
+      </c>
+      <c r="I226" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J226" s="6">
+        <v>5423.01</v>
       </c>
       <c r="K226" s="3">
-        <v>52.929200000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>59.710299999999997</v>
+      </c>
+      <c r="L226" s="3">
+        <v>2</v>
+      </c>
+      <c r="M226" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A227" s="3">
-        <v>644</v>
+        <v>680</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>403</v>
+        <v>907</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>404</v>
+        <v>906</v>
       </c>
       <c r="D227" s="3" t="s">
-        <v>405</v>
+        <v>907</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>407</v>
+        <v>672</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>908</v>
+      </c>
+      <c r="G227" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H227" s="3">
+        <v>25</v>
+      </c>
+      <c r="I227" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J227" s="6">
+        <v>7444</v>
       </c>
       <c r="K227" s="3">
-        <v>50.741300000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>84.937600000000003</v>
+      </c>
+      <c r="L227" s="3">
+        <v>3</v>
+      </c>
+      <c r="M227" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A228" s="3">
-        <v>648</v>
+        <v>683</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>408</v>
+        <v>1063</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>409</v>
+        <v>1060</v>
       </c>
       <c r="D228" s="3" t="s">
-        <v>410</v>
+        <v>1061</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>412</v>
+        <v>672</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G228" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H228" s="3">
+        <v>25</v>
+      </c>
+      <c r="I228" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J228" s="6">
+        <v>4572</v>
       </c>
       <c r="K228" s="3">
-        <v>100.2214</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>191.9845</v>
+      </c>
+      <c r="L228" s="3">
+        <v>4</v>
+      </c>
+      <c r="M228" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A229" s="3">
-        <v>649</v>
+        <v>687</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>413</v>
+        <v>1102</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>414</v>
+        <v>1101</v>
       </c>
       <c r="D229" s="3" t="s">
-        <v>410</v>
+        <v>1102</v>
       </c>
       <c r="E229" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>416</v>
+        <v>672</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G229" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H229" s="3">
+        <v>25</v>
+      </c>
+      <c r="I229" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J229" s="6">
+        <v>2682</v>
       </c>
       <c r="K229" s="3">
-        <v>99.362899999999996</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>104.24509999999999</v>
+      </c>
+      <c r="L229" s="3">
+        <v>3</v>
+      </c>
+      <c r="M229" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A230" s="3">
-        <v>651</v>
+        <v>688</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>417</v>
+        <v>1067</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>418</v>
+        <v>1064</v>
       </c>
       <c r="D230" s="3" t="s">
-        <v>417</v>
+        <v>1065</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>420</v>
+        <v>672</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G230" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H230" s="3">
+        <v>25</v>
+      </c>
+      <c r="I230" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J230" s="6">
+        <v>3738</v>
       </c>
       <c r="K230" s="3">
-        <v>67.611400000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>155.35429999999999</v>
+      </c>
+      <c r="L230" s="3">
+        <v>4</v>
+      </c>
+      <c r="M230" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A231" s="3">
-        <v>653</v>
+        <v>689</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>421</v>
+        <v>1069</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>422</v>
+        <v>1068</v>
       </c>
       <c r="D231" s="3" t="s">
-        <v>423</v>
+        <v>1069</v>
       </c>
       <c r="E231" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>425</v>
+        <v>672</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G231" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H231" s="3">
+        <v>25</v>
+      </c>
+      <c r="I231" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J231" s="6">
+        <v>3733</v>
       </c>
       <c r="K231" s="3">
-        <v>26.032900000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>122.6373</v>
+      </c>
+      <c r="L231" s="3">
+        <v>4</v>
+      </c>
+      <c r="M231" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A232" s="3">
-        <v>655</v>
+        <v>695</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>426</v>
+        <v>912</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>427</v>
+        <v>909</v>
       </c>
       <c r="D232" s="3" t="s">
-        <v>428</v>
+        <v>910</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>430</v>
+        <v>672</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>911</v>
+      </c>
+      <c r="G232" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H232" s="3">
+        <v>25</v>
+      </c>
+      <c r="I232" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J232" s="6">
+        <v>4132.01</v>
       </c>
       <c r="K232" s="3">
-        <v>198.3296</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>62.607100000000003</v>
+      </c>
+      <c r="L232" s="3">
+        <v>2</v>
+      </c>
+      <c r="M232" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A233" s="3">
-        <v>656</v>
+        <v>698</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>431</v>
+        <v>721</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>432</v>
+        <v>719</v>
       </c>
       <c r="D233" s="3" t="s">
-        <v>431</v>
+        <v>701</v>
       </c>
       <c r="E233" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>434</v>
+        <v>672</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="G233" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H233" s="3">
+        <v>25</v>
+      </c>
+      <c r="I233" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J233" s="6">
+        <v>3537</v>
       </c>
       <c r="K233" s="3">
-        <v>147.4607</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>126.926</v>
+      </c>
+      <c r="L233" s="3">
+        <v>4</v>
+      </c>
+      <c r="M233" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A234" s="3">
-        <v>662</v>
+        <v>699</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>435</v>
+        <v>753</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>436</v>
+        <v>750</v>
       </c>
       <c r="D234" s="3" t="s">
-        <v>435</v>
+        <v>751</v>
       </c>
       <c r="E234" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>438</v>
+        <v>672</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="G234" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H234" s="3">
+        <v>25</v>
+      </c>
+      <c r="I234" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J234" s="6">
+        <v>2103.0100000000002</v>
       </c>
       <c r="K234" s="3">
-        <v>89.074700000000007</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>87.924000000000007</v>
+      </c>
+      <c r="L234" s="3">
+        <v>3</v>
+      </c>
+      <c r="M234" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A235" s="3">
-        <v>663</v>
+        <v>702</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>439</v>
+        <v>1260</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>440</v>
+        <v>1257</v>
       </c>
       <c r="D235" s="3" t="s">
-        <v>439</v>
+        <v>1258</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>442</v>
+        <v>672</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G235" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H235" s="3">
+        <v>25</v>
+      </c>
+      <c r="I235" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J235" s="6">
+        <v>4401.01</v>
       </c>
       <c r="K235" s="3">
-        <v>162.21379999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>87.139300000000006</v>
+      </c>
+      <c r="L235" s="3">
+        <v>3</v>
+      </c>
+      <c r="M235" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A236" s="3">
-        <v>665</v>
+        <v>704</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>443</v>
+        <v>802</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>444</v>
+        <v>801</v>
       </c>
       <c r="D236" s="3" t="s">
-        <v>445</v>
+        <v>802</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>447</v>
+        <v>672</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="G236" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H236" s="3">
+        <v>25</v>
+      </c>
+      <c r="I236" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J236" s="6">
+        <v>4177.04</v>
       </c>
       <c r="K236" s="3">
-        <v>18.758500000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>89.420699999999997</v>
+      </c>
+      <c r="L236" s="3">
+        <v>3</v>
+      </c>
+      <c r="M236" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A237" s="3">
-        <v>667</v>
+        <v>705</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>448</v>
+        <v>1220</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>449</v>
+        <v>1219</v>
       </c>
       <c r="D237" s="3" t="s">
-        <v>445</v>
+        <v>1220</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>451</v>
+        <v>672</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G237" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H237" s="3">
+        <v>25</v>
+      </c>
+      <c r="I237" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J237" s="6">
+        <v>6322</v>
       </c>
       <c r="K237" s="3">
-        <v>75.520499999999998</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>115.55800000000001</v>
+      </c>
+      <c r="L237" s="3">
+        <v>3</v>
+      </c>
+      <c r="M237" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A238" s="3">
-        <v>670</v>
+        <v>706</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>452</v>
+        <v>1262</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>453</v>
+        <v>1261</v>
       </c>
       <c r="D238" s="3" t="s">
-        <v>452</v>
+        <v>1262</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>455</v>
+        <v>672</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G238" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H238" s="3">
+        <v>25</v>
+      </c>
+      <c r="I238" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J238" s="6">
+        <v>6122.02</v>
       </c>
       <c r="K238" s="3">
-        <v>44.876199999999997</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>166.47540000000001</v>
+      </c>
+      <c r="L238" s="3">
+        <v>4</v>
+      </c>
+      <c r="M238" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A239" s="3">
+        <v>707</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="E239" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="B239" s="3" t="s">
-[...24 lines deleted...]
-        <v>460</v>
+      <c r="F239" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="G239" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H239" s="3">
+        <v>25</v>
+      </c>
+      <c r="I239" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J239" s="6">
+        <v>3341</v>
       </c>
       <c r="K239" s="3">
-        <v>179.9607</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>118.65389999999999</v>
+      </c>
+      <c r="L239" s="3">
+        <v>3</v>
+      </c>
+      <c r="M239" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A240" s="3">
-        <v>675</v>
+        <v>708</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>461</v>
+        <v>723</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>462</v>
+        <v>722</v>
       </c>
       <c r="D240" s="3" t="s">
-        <v>461</v>
+        <v>723</v>
       </c>
       <c r="E240" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>464</v>
+        <v>672</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="G240" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H240" s="3">
+        <v>25</v>
+      </c>
+      <c r="I240" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J240" s="6">
+        <v>1701.02</v>
       </c>
       <c r="K240" s="3">
-        <v>107.8053</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>71.846299999999999</v>
+      </c>
+      <c r="L240" s="3">
+        <v>2</v>
+      </c>
+      <c r="M240" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A241" s="3">
-        <v>676</v>
+        <v>709</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>465</v>
+        <v>806</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>466</v>
+        <v>804</v>
       </c>
       <c r="D241" s="3" t="s">
-        <v>467</v>
+        <v>677</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>469</v>
+        <v>672</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="G241" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H241" s="3">
+        <v>25</v>
+      </c>
+      <c r="I241" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J241" s="6">
+        <v>1403</v>
       </c>
       <c r="K241" s="3">
-        <v>52.906999999999996</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>63.4099</v>
+      </c>
+      <c r="L241" s="3">
+        <v>2</v>
+      </c>
+      <c r="M241" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A242" s="3">
-        <v>677</v>
+        <v>711</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>470</v>
+        <v>758</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>471</v>
+        <v>757</v>
       </c>
       <c r="D242" s="3" t="s">
-        <v>467</v>
+        <v>758</v>
       </c>
       <c r="E242" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>472</v>
+        <v>672</v>
+      </c>
+      <c r="F242" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="G242" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H242" s="3">
+        <v>25</v>
+      </c>
+      <c r="I242" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J242" s="6">
+        <v>2084.0100000000002</v>
       </c>
       <c r="K242" s="3">
-        <v>102.99639999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>87.087699999999998</v>
+      </c>
+      <c r="L242" s="3">
+        <v>3</v>
+      </c>
+      <c r="M242" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A243" s="3">
-        <v>678</v>
+        <v>715</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>473</v>
+        <v>915</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>474</v>
+        <v>913</v>
       </c>
       <c r="D243" s="3" t="s">
-        <v>473</v>
+        <v>566</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>476</v>
+        <v>672</v>
+      </c>
+      <c r="F243" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="G243" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H243" s="3">
+        <v>25</v>
+      </c>
+      <c r="I243" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J243" s="6">
+        <v>7393</v>
       </c>
       <c r="K243" s="3">
-        <v>59.710299999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>114.9164</v>
+      </c>
+      <c r="L243" s="3">
+        <v>3</v>
+      </c>
+      <c r="M243" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A244" s="3">
-        <v>679</v>
+        <v>717</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>477</v>
+        <v>917</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>478</v>
+        <v>916</v>
       </c>
       <c r="D244" s="3" t="s">
-        <v>477</v>
+        <v>566</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>480</v>
+        <v>672</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>914</v>
+      </c>
+      <c r="G244" s="3">
+        <v>49340</v>
+      </c>
+      <c r="H244" s="3">
+        <v>25</v>
+      </c>
+      <c r="I244" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J244" s="6">
+        <v>7392.01</v>
       </c>
       <c r="K244" s="3">
-        <v>100.5359</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>98.651799999999994</v>
+      </c>
+      <c r="L244" s="3">
+        <v>3</v>
+      </c>
+      <c r="M244" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A245" s="3">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>481</v>
+        <v>727</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>482</v>
+        <v>725</v>
       </c>
       <c r="D245" s="3" t="s">
-        <v>481</v>
+        <v>158</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>484</v>
+        <v>672</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="G245" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H245" s="3">
+        <v>25</v>
+      </c>
+      <c r="I245" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J245" s="6">
+        <v>3501.07</v>
       </c>
       <c r="K245" s="3">
-        <v>84.937600000000003</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>81.507400000000004</v>
+      </c>
+      <c r="L245" s="3">
+        <v>3</v>
+      </c>
+      <c r="M245" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A246" s="3">
-        <v>683</v>
+        <v>720</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>485</v>
+        <v>1073</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>486</v>
+        <v>1071</v>
       </c>
       <c r="D246" s="3" t="s">
-        <v>487</v>
+        <v>158</v>
       </c>
       <c r="E246" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>489</v>
+        <v>672</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G246" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H246" s="3">
+        <v>25</v>
+      </c>
+      <c r="I246" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J246" s="6">
+        <v>3509</v>
       </c>
       <c r="K246" s="3">
-        <v>191.9845</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>157.08879999999999</v>
+      </c>
+      <c r="L246" s="3">
+        <v>4</v>
+      </c>
+      <c r="M246" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A247" s="3">
-        <v>687</v>
+        <v>721</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>490</v>
+        <v>808</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>491</v>
+        <v>807</v>
       </c>
       <c r="D247" s="3" t="s">
-        <v>490</v>
+        <v>808</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>493</v>
+        <v>672</v>
+      </c>
+      <c r="F247" s="4" t="s">
+        <v>809</v>
+      </c>
+      <c r="G247" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H247" s="3">
+        <v>25</v>
+      </c>
+      <c r="I247" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J247" s="7" t="s">
+        <v>810</v>
       </c>
       <c r="K247" s="3">
-        <v>104.24509999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>123.1371</v>
+      </c>
+      <c r="L247" s="3">
+        <v>4</v>
+      </c>
+      <c r="M247" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A248" s="3">
-        <v>688</v>
+        <v>729</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>494</v>
+        <v>1075</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>495</v>
+        <v>1074</v>
       </c>
       <c r="D248" s="3" t="s">
-        <v>496</v>
+        <v>1075</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>498</v>
+        <v>672</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G248" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H248" s="3">
+        <v>25</v>
+      </c>
+      <c r="I248" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J248" s="6">
+        <v>3662.02</v>
       </c>
       <c r="K248" s="3">
-        <v>155.35429999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>205.79429999999999</v>
+      </c>
+      <c r="L248" s="3">
+        <v>4</v>
+      </c>
+      <c r="M248" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A249" s="3">
-        <v>689</v>
+        <v>730</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>499</v>
+        <v>763</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>500</v>
+        <v>760</v>
       </c>
       <c r="D249" s="3" t="s">
-        <v>499</v>
+        <v>761</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>502</v>
+        <v>672</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="G249" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H249" s="3">
+        <v>25</v>
+      </c>
+      <c r="I249" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J249" s="6">
+        <v>2021.01</v>
       </c>
       <c r="K249" s="3">
-        <v>122.6373</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>107.5839</v>
+      </c>
+      <c r="L249" s="3">
+        <v>3</v>
+      </c>
+      <c r="M249" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A250" s="3">
-        <v>695</v>
+        <v>732</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>503</v>
+        <v>1267</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>504</v>
+        <v>1264</v>
       </c>
       <c r="D250" s="3" t="s">
-        <v>505</v>
+        <v>1265</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>507</v>
+        <v>672</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G250" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H250" s="3">
+        <v>25</v>
+      </c>
+      <c r="I250" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J250" s="6">
+        <v>6136</v>
       </c>
       <c r="K250" s="3">
-        <v>62.607100000000003</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>51.905500000000004</v>
+      </c>
+      <c r="L250" s="3">
+        <v>2</v>
+      </c>
+      <c r="M250" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A251" s="3">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>508</v>
+        <v>919</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>509</v>
+        <v>918</v>
       </c>
       <c r="D251" s="3" t="s">
-        <v>375</v>
+        <v>919</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>511</v>
+        <v>672</v>
+      </c>
+      <c r="F251" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="G251" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H251" s="3">
+        <v>25</v>
+      </c>
+      <c r="I251" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J251" s="6">
+        <v>1302</v>
       </c>
       <c r="K251" s="3">
-        <v>126.926</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>140.0686</v>
+      </c>
+      <c r="L251" s="3">
+        <v>4</v>
+      </c>
+      <c r="M251" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A252" s="3">
-        <v>699</v>
+        <v>738</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>512</v>
+        <v>767</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>513</v>
+        <v>764</v>
       </c>
       <c r="D252" s="3" t="s">
-        <v>514</v>
+        <v>765</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>516</v>
+        <v>672</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="G252" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H252" s="3">
+        <v>25</v>
+      </c>
+      <c r="I252" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J252" s="6">
+        <v>3351</v>
       </c>
       <c r="K252" s="3">
-        <v>87.924000000000007</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>96.281700000000001</v>
+      </c>
+      <c r="L252" s="3">
+        <v>3</v>
+      </c>
+      <c r="M252" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A253" s="3">
-        <v>702</v>
+        <v>752</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>517</v>
+        <v>140</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>518</v>
+        <v>138</v>
       </c>
       <c r="D253" s="3" t="s">
-        <v>519</v>
+        <v>139</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>521</v>
+        <v>67</v>
+      </c>
+      <c r="F253" s="3">
+        <v>19454</v>
+      </c>
+      <c r="G253" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H253" s="3">
+        <v>42</v>
+      </c>
+      <c r="I253" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J253" s="6">
+        <v>2006.02</v>
       </c>
       <c r="K253" s="3">
-        <v>87.139300000000006</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>103.4803</v>
+      </c>
+      <c r="L253" s="3">
+        <v>3</v>
+      </c>
+      <c r="M253" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A254" s="3">
-        <v>704</v>
+        <v>801</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>522</v>
+        <v>570</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>523</v>
+        <v>568</v>
       </c>
       <c r="D254" s="3" t="s">
-        <v>522</v>
+        <v>569</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>525</v>
+        <v>67</v>
+      </c>
+      <c r="F254" s="3">
+        <v>19601</v>
+      </c>
+      <c r="G254" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H254" s="3">
+        <v>42</v>
+      </c>
+      <c r="I254" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J254" s="7" t="s">
+        <v>545</v>
       </c>
       <c r="K254" s="3">
-        <v>89.420699999999997</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>37.009500000000003</v>
+      </c>
+      <c r="L254" s="3">
+        <v>1</v>
+      </c>
+      <c r="M254" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="255" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A255" s="3">
-        <v>705</v>
+        <v>802</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>526</v>
+        <v>573</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>527</v>
+        <v>571</v>
       </c>
       <c r="D255" s="3" t="s">
-        <v>526</v>
+        <v>569</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>529</v>
+        <v>67</v>
+      </c>
+      <c r="F255" s="3">
+        <v>19606</v>
+      </c>
+      <c r="G255" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H255" s="3">
+        <v>42</v>
+      </c>
+      <c r="I255" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J255" s="7" t="s">
+        <v>572</v>
       </c>
       <c r="K255" s="3">
-        <v>115.55800000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>108.7663</v>
+      </c>
+      <c r="L255" s="3">
+        <v>3</v>
+      </c>
+      <c r="M255" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A256" s="3">
-        <v>706</v>
+        <v>803</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>530</v>
+        <v>577</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>531</v>
+        <v>574</v>
       </c>
       <c r="D256" s="3" t="s">
-        <v>530</v>
+        <v>575</v>
       </c>
       <c r="E256" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>533</v>
+        <v>67</v>
+      </c>
+      <c r="F256" s="3">
+        <v>19610</v>
+      </c>
+      <c r="G256" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H256" s="3">
+        <v>42</v>
+      </c>
+      <c r="I256" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J256" s="7" t="s">
+        <v>576</v>
       </c>
       <c r="K256" s="3">
-        <v>166.47540000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>113.2011</v>
+      </c>
+      <c r="L256" s="3">
+        <v>3</v>
+      </c>
+      <c r="M256" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="257" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A257" s="3">
-        <v>707</v>
+        <v>804</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>534</v>
+        <v>580</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>535</v>
+        <v>578</v>
       </c>
       <c r="D257" s="3" t="s">
-        <v>536</v>
+        <v>579</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>538</v>
+        <v>67</v>
+      </c>
+      <c r="F257" s="3">
+        <v>19464</v>
+      </c>
+      <c r="G257" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H257" s="3">
+        <v>42</v>
+      </c>
+      <c r="I257" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J257" s="6">
+        <v>2089.0300000000002</v>
       </c>
       <c r="K257" s="3">
-        <v>118.65389999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>48.702500000000001</v>
+      </c>
+      <c r="L257" s="3">
+        <v>1</v>
+      </c>
+      <c r="M257" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A258" s="3">
-        <v>708</v>
+        <v>805</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>539</v>
+        <v>582</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="D258" s="3" t="s">
-        <v>539</v>
+        <v>582</v>
       </c>
       <c r="E258" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>542</v>
+        <v>67</v>
+      </c>
+      <c r="F258" s="3">
+        <v>19607</v>
+      </c>
+      <c r="G258" s="3">
+        <v>39740</v>
+      </c>
+      <c r="H258" s="3">
+        <v>42</v>
+      </c>
+      <c r="I258" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J258" s="7" t="s">
+        <v>583</v>
       </c>
       <c r="K258" s="3">
-        <v>71.846299999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>113.94289999999999</v>
+      </c>
+      <c r="L258" s="3">
+        <v>3</v>
+      </c>
+      <c r="M258" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A259" s="3">
-        <v>709</v>
+        <v>808</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>543</v>
+        <v>585</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="D259" s="3" t="s">
-        <v>203</v>
+        <v>585</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>546</v>
+        <v>67</v>
+      </c>
+      <c r="F259" s="3">
+        <v>19512</v>
+      </c>
+      <c r="G259" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H259" s="3">
+        <v>42</v>
+      </c>
+      <c r="I259" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="J259" s="6">
+        <v>2082.0300000000002</v>
       </c>
       <c r="K259" s="3">
-        <v>63.4099</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>106.3105</v>
+      </c>
+      <c r="L259" s="3">
+        <v>3</v>
+      </c>
+      <c r="M259" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A260" s="3">
-        <v>710</v>
+        <v>823</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>547</v>
+        <v>100</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>548</v>
+        <v>99</v>
       </c>
       <c r="D260" s="3" t="s">
-        <v>549</v>
+        <v>100</v>
       </c>
       <c r="E260" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>551</v>
+        <v>67</v>
+      </c>
+      <c r="F260" s="3">
+        <v>17972</v>
+      </c>
+      <c r="G260" s="3">
+        <v>99999</v>
+      </c>
+      <c r="H260" s="3">
+        <v>42</v>
+      </c>
+      <c r="I260" s="3">
+        <v>107</v>
+      </c>
+      <c r="J260" s="7" t="s">
+        <v>101</v>
       </c>
       <c r="K260" s="3">
-        <v>34.470399999999998</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>107.9375</v>
+      </c>
+      <c r="L260" s="3">
+        <v>3</v>
+      </c>
+      <c r="M260" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A261" s="3">
-        <v>711</v>
+        <v>855</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>552</v>
+        <v>814</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>553</v>
+        <v>811</v>
       </c>
       <c r="D261" s="3" t="s">
-        <v>552</v>
+        <v>812</v>
       </c>
       <c r="E261" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>555</v>
+        <v>672</v>
+      </c>
+      <c r="F261" s="4" t="s">
+        <v>813</v>
+      </c>
+      <c r="G261" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H261" s="3">
+        <v>25</v>
+      </c>
+      <c r="I261" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J261" s="6">
+        <v>4164</v>
       </c>
       <c r="K261" s="3">
-        <v>87.087699999999998</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>154.19649999999999</v>
+      </c>
+      <c r="L261" s="3">
+        <v>4</v>
+      </c>
+      <c r="M261" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A262" s="3">
-        <v>715</v>
+        <v>858</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>556</v>
+        <v>922</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>557</v>
+        <v>921</v>
       </c>
       <c r="D262" s="3" t="s">
-        <v>558</v>
+        <v>922</v>
       </c>
       <c r="E262" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>560</v>
+        <v>672</v>
+      </c>
+      <c r="F262" s="4" t="s">
+        <v>923</v>
+      </c>
+      <c r="G262" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H262" s="3">
+        <v>25</v>
+      </c>
+      <c r="I262" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J262" s="6">
+        <v>4122</v>
       </c>
       <c r="K262" s="3">
-        <v>114.9164</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>139.64500000000001</v>
+      </c>
+      <c r="L262" s="3">
+        <v>4</v>
+      </c>
+      <c r="M262" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A263" s="3">
-        <v>717</v>
+        <v>861</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>561</v>
+        <v>1107</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>562</v>
+        <v>1104</v>
       </c>
       <c r="D263" s="3" t="s">
-        <v>558</v>
+        <v>1105</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>563</v>
+        <v>672</v>
+      </c>
+      <c r="F263" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G263" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H263" s="3">
+        <v>25</v>
+      </c>
+      <c r="I263" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J263" s="6">
+        <v>2517</v>
       </c>
       <c r="K263" s="3">
-        <v>98.651799999999994</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>42.445300000000003</v>
+      </c>
+      <c r="L263" s="3">
+        <v>1</v>
+      </c>
+      <c r="M263" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A264" s="3">
-        <v>719</v>
+        <v>864</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>564</v>
+        <v>1111</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>565</v>
+        <v>1108</v>
       </c>
       <c r="D264" s="3" t="s">
-        <v>566</v>
+        <v>1109</v>
       </c>
       <c r="E264" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>568</v>
+        <v>672</v>
+      </c>
+      <c r="F264" s="4" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G264" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H264" s="3">
+        <v>25</v>
+      </c>
+      <c r="I264" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J264" s="6">
+        <v>2532.0100000000002</v>
       </c>
       <c r="K264" s="3">
-        <v>81.507400000000004</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>101.6966</v>
+      </c>
+      <c r="L264" s="3">
+        <v>3</v>
+      </c>
+      <c r="M264" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A265" s="3">
-        <v>720</v>
+        <v>870</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>569</v>
+        <v>1113</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>570</v>
+        <v>1112</v>
       </c>
       <c r="D265" s="3" t="s">
-        <v>566</v>
+        <v>1113</v>
       </c>
       <c r="E265" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>572</v>
+        <v>1079</v>
+      </c>
+      <c r="F265" s="4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G265" s="3">
+        <v>40484</v>
+      </c>
+      <c r="H265" s="3">
+        <v>33</v>
+      </c>
+      <c r="I265" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="J265" s="6">
+        <v>1061.01</v>
       </c>
       <c r="K265" s="3">
-        <v>157.08879999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>149.96690000000001</v>
+      </c>
+      <c r="L265" s="3">
+        <v>4</v>
+      </c>
+      <c r="M265" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A266" s="3">
-        <v>721</v>
+        <v>871</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>573</v>
+        <v>1151</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>574</v>
+        <v>1150</v>
       </c>
       <c r="D266" s="3" t="s">
-        <v>573</v>
+        <v>1151</v>
       </c>
       <c r="E266" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>576</v>
+        <v>1079</v>
+      </c>
+      <c r="F266" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G266" s="3">
+        <v>31700</v>
+      </c>
+      <c r="H266" s="3">
+        <v>33</v>
+      </c>
+      <c r="I266" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J266" s="6">
+        <v>2003</v>
       </c>
       <c r="K266" s="3">
-        <v>123.1371</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>120.35980000000001</v>
+      </c>
+      <c r="L266" s="3">
+        <v>4</v>
+      </c>
+      <c r="M266" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A267" s="3">
-        <v>729</v>
+        <v>873</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>577</v>
+        <v>1118</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>578</v>
+        <v>1115</v>
       </c>
       <c r="D267" s="3" t="s">
-        <v>577</v>
+        <v>1116</v>
       </c>
       <c r="E267" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>580</v>
+        <v>672</v>
+      </c>
+      <c r="F267" s="4" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G267" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H267" s="3">
+        <v>25</v>
+      </c>
+      <c r="I267" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J267" s="6">
+        <v>2542</v>
       </c>
       <c r="K267" s="3">
-        <v>169.05940000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>135.3092</v>
+      </c>
+      <c r="L267" s="3">
+        <v>4</v>
+      </c>
+      <c r="M267" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A268" s="3">
-        <v>730</v>
+        <v>876</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>581</v>
+        <v>1157</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>582</v>
+        <v>1153</v>
       </c>
       <c r="D268" s="3" t="s">
-        <v>583</v>
+        <v>1154</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>585</v>
+        <v>1079</v>
+      </c>
+      <c r="F268" s="4" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G268" s="3">
+        <v>99999</v>
+      </c>
+      <c r="H268" s="3">
+        <v>33</v>
+      </c>
+      <c r="I268" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J268" s="7" t="s">
+        <v>1156</v>
       </c>
       <c r="K268" s="3">
-        <v>107.5839</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>118.9007</v>
+      </c>
+      <c r="L268" s="3">
+        <v>3</v>
+      </c>
+      <c r="M268" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="269" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A269" s="3">
-        <v>732</v>
+        <v>879</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>586</v>
+        <v>1160</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>587</v>
+        <v>1158</v>
       </c>
       <c r="D269" s="3" t="s">
-        <v>588</v>
+        <v>438</v>
       </c>
       <c r="E269" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>590</v>
+        <v>1079</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G269" s="3">
+        <v>31700</v>
+      </c>
+      <c r="H269" s="3">
+        <v>33</v>
+      </c>
+      <c r="I269" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="J269" s="7" t="s">
+        <v>609</v>
       </c>
       <c r="K269" s="3">
-        <v>51.905500000000004</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>67.182599999999994</v>
+      </c>
+      <c r="L269" s="3">
+        <v>2</v>
+      </c>
+      <c r="M269" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A270" s="3">
-        <v>737</v>
+        <v>880</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>591</v>
+        <v>1121</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>592</v>
+        <v>1119</v>
       </c>
       <c r="D270" s="3" t="s">
-        <v>591</v>
+        <v>1105</v>
       </c>
       <c r="E270" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>594</v>
+        <v>672</v>
+      </c>
+      <c r="F270" s="4" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G270" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H270" s="3">
+        <v>25</v>
+      </c>
+      <c r="I270" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J270" s="6">
+        <v>2501</v>
       </c>
       <c r="K270" s="3">
-        <v>140.0686</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>30.148700000000002</v>
+      </c>
+      <c r="L270" s="3">
+        <v>1</v>
+      </c>
+      <c r="M270" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A271" s="3">
-        <v>738</v>
+        <v>881</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>595</v>
+        <v>1163</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>596</v>
+        <v>1161</v>
       </c>
       <c r="D271" s="3" t="s">
-        <v>597</v>
+        <v>1144</v>
       </c>
       <c r="E271" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>599</v>
+        <v>672</v>
+      </c>
+      <c r="F271" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G271" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H271" s="3">
+        <v>25</v>
+      </c>
+      <c r="I271" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J271" s="6">
+        <v>3125.02</v>
       </c>
       <c r="K271" s="3">
-        <v>96.281700000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>99.218000000000004</v>
+      </c>
+      <c r="L271" s="3">
+        <v>3</v>
+      </c>
+      <c r="M271" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A272" s="3">
-        <v>752</v>
+        <v>882</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1601</v>
+        <v>1270</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>1602</v>
+        <v>1268</v>
       </c>
       <c r="D272" s="3" t="s">
-        <v>1603</v>
+        <v>134</v>
       </c>
       <c r="E272" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1605</v>
+        <v>672</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G272" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H272" s="3">
+        <v>25</v>
+      </c>
+      <c r="I272" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J272" s="6">
+        <v>5201</v>
       </c>
       <c r="K272" s="3">
-        <v>103.4803</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>118.35939999999999</v>
+      </c>
+      <c r="L272" s="3">
+        <v>3</v>
+      </c>
+      <c r="M272" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="273" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A273" s="3">
-        <v>801</v>
+        <v>884</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>1606</v>
+        <v>1272</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>1607</v>
+        <v>1271</v>
       </c>
       <c r="D273" s="3" t="s">
-        <v>536</v>
+        <v>1272</v>
       </c>
       <c r="E273" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1418</v>
+        <v>672</v>
+      </c>
+      <c r="F273" s="4" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G273" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H273" s="3">
+        <v>25</v>
+      </c>
+      <c r="I273" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J273" s="6">
+        <v>5091.0200000000004</v>
       </c>
       <c r="K273" s="3">
-        <v>37.009500000000003</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>105.6906</v>
+      </c>
+      <c r="L273" s="3">
+        <v>3</v>
+      </c>
+      <c r="M273" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="274" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A274" s="3">
-        <v>802</v>
+        <v>886</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>1609</v>
+        <v>1277</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>1610</v>
+        <v>1274</v>
       </c>
       <c r="D274" s="3" t="s">
-        <v>536</v>
+        <v>1275</v>
       </c>
       <c r="E274" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1612</v>
+        <v>672</v>
+      </c>
+      <c r="F274" s="4" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G274" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H274" s="3">
+        <v>25</v>
+      </c>
+      <c r="I274" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J274" s="6">
+        <v>5081.0200000000004</v>
       </c>
       <c r="K274" s="3">
-        <v>108.7663</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>115.0754</v>
+      </c>
+      <c r="L274" s="3">
+        <v>3</v>
+      </c>
+      <c r="M274" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="275" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A275" s="3">
-        <v>803</v>
+        <v>890</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>1613</v>
+        <v>818</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>1614</v>
+        <v>815</v>
       </c>
       <c r="D275" s="3" t="s">
-        <v>1615</v>
+        <v>816</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1617</v>
+        <v>672</v>
+      </c>
+      <c r="F275" s="4" t="s">
+        <v>817</v>
+      </c>
+      <c r="G275" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H275" s="3">
+        <v>25</v>
+      </c>
+      <c r="I275" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J275" s="6">
+        <v>4203.01</v>
       </c>
       <c r="K275" s="3">
-        <v>113.2011</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>80.771199999999993</v>
+      </c>
+      <c r="L275" s="3">
+        <v>3</v>
+      </c>
+      <c r="M275" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="276" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A276" s="3">
-        <v>804</v>
+        <v>898</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>1618</v>
+        <v>821</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>1619</v>
+        <v>819</v>
       </c>
       <c r="D276" s="3" t="s">
-        <v>1620</v>
+        <v>785</v>
       </c>
       <c r="E276" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1622</v>
+        <v>672</v>
+      </c>
+      <c r="F276" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="G276" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H276" s="3">
+        <v>25</v>
+      </c>
+      <c r="I276" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J276" s="7" t="s">
+        <v>820</v>
       </c>
       <c r="K276" s="3">
-        <v>48.702500000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>50.765900000000002</v>
+      </c>
+      <c r="L276" s="3">
+        <v>2</v>
+      </c>
+      <c r="M276" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="277" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A277" s="3">
-        <v>805</v>
+        <v>1014</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>1623</v>
+        <v>5</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>1624</v>
+        <v>0</v>
       </c>
       <c r="D277" s="3" t="s">
-        <v>1623</v>
+        <v>1</v>
       </c>
       <c r="E277" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1626</v>
+        <v>2</v>
+      </c>
+      <c r="F277" s="3">
+        <v>33133</v>
+      </c>
+      <c r="G277" s="3">
+        <v>33124</v>
+      </c>
+      <c r="H277" s="3">
+        <v>12</v>
+      </c>
+      <c r="I277" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J277" s="7" t="s">
+        <v>4</v>
       </c>
       <c r="K277" s="3">
-        <v>113.94289999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>0</v>
+      </c>
+      <c r="L277" s="3">
+        <v>5</v>
+      </c>
+      <c r="M277" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A278" s="3">
-        <v>808</v>
+        <v>1022</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>1627</v>
+        <v>8</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>1628</v>
+        <v>6</v>
       </c>
       <c r="D278" s="3" t="s">
-        <v>1627</v>
+        <v>1</v>
       </c>
       <c r="E278" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1630</v>
+        <v>2</v>
+      </c>
+      <c r="F278" s="3">
+        <v>33132</v>
+      </c>
+      <c r="G278" s="3">
+        <v>33124</v>
+      </c>
+      <c r="H278" s="3">
+        <v>12</v>
+      </c>
+      <c r="I278" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J278" s="7" t="s">
+        <v>7</v>
       </c>
       <c r="K278" s="3">
-        <v>106.3105</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>209.82759999999999</v>
+      </c>
+      <c r="L278" s="3">
+        <v>4</v>
+      </c>
+      <c r="M278" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="279" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A279" s="3">
-        <v>823</v>
+        <v>1085</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>1631</v>
+        <v>1294</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>1632</v>
+        <v>9</v>
       </c>
       <c r="D279" s="3" t="s">
-        <v>1631</v>
+        <v>10</v>
       </c>
       <c r="E279" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>927</v>
+        <v>11</v>
+      </c>
+      <c r="F279" s="3">
+        <v>11249</v>
+      </c>
+      <c r="G279" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H279" s="3">
+        <v>36</v>
+      </c>
+      <c r="I279" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J279" s="7" t="s">
+        <v>13</v>
       </c>
       <c r="K279" s="3">
-        <v>107.9375</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>226.4684</v>
+      </c>
+      <c r="L279" s="3">
+        <v>4</v>
+      </c>
+      <c r="M279" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A280" s="3">
-        <v>827</v>
+        <v>2017</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>1635</v>
+        <v>1019</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>1636</v>
+        <v>1018</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>1635</v>
+        <v>1019</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1638</v>
+        <v>967</v>
+      </c>
+      <c r="F280" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G280" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H280" s="3">
+        <v>44</v>
+      </c>
+      <c r="I280" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J280" s="7" t="s">
+        <v>312</v>
       </c>
       <c r="K280" s="3">
-        <v>105.6645</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>117.3603</v>
+      </c>
+      <c r="L280" s="3">
+        <v>3</v>
+      </c>
+      <c r="M280" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="281" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A281" s="3">
-        <v>835</v>
+        <v>2018</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>1639</v>
+        <v>1022</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>1640</v>
+        <v>1021</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>1641</v>
+        <v>1022</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>1336</v>
-[...14 lines deleted...]
-        <v>1643</v>
+        <v>967</v>
+      </c>
+      <c r="F281" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G281" s="3">
+        <v>39300</v>
+      </c>
+      <c r="H281" s="3">
+        <v>44</v>
+      </c>
+      <c r="I281" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J281" s="7" t="s">
+        <v>1024</v>
       </c>
       <c r="K281" s="3">
-        <v>83.96</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>100.2937</v>
+      </c>
+      <c r="L281" s="3">
+        <v>3</v>
+      </c>
+      <c r="M281" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="282" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A282" s="3">
-        <v>855</v>
+        <v>2019</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>600</v>
+        <v>1223</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>601</v>
+        <v>1222</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>602</v>
+        <v>1223</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>604</v>
+        <v>672</v>
+      </c>
+      <c r="F282" s="4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G282" s="3">
+        <v>12700</v>
+      </c>
+      <c r="H282" s="3">
+        <v>25</v>
+      </c>
+      <c r="I282" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J282" s="7" t="s">
+        <v>659</v>
       </c>
       <c r="K282" s="3">
-        <v>154.19649999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>128.51419999999999</v>
+      </c>
+      <c r="L282" s="3">
+        <v>4</v>
+      </c>
+      <c r="M282" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="283" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A283" s="3">
-        <v>858</v>
+        <v>2100</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>605</v>
+        <v>452</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>606</v>
+        <v>451</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>605</v>
+        <v>452</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>608</v>
+        <v>11</v>
+      </c>
+      <c r="F283" s="3">
+        <v>11550</v>
+      </c>
+      <c r="G283" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H283" s="3">
+        <v>36</v>
+      </c>
+      <c r="I283" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J283" s="6">
+        <v>4067.01</v>
       </c>
       <c r="K283" s="3">
-        <v>139.64500000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>66.585099999999997</v>
+      </c>
+      <c r="L283" s="3">
+        <v>2</v>
+      </c>
+      <c r="M283" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A284" s="3">
-        <v>861</v>
+        <v>2101</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>609</v>
+        <v>18</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>610</v>
+        <v>15</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>611</v>
+        <v>10</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>613</v>
+        <v>11</v>
+      </c>
+      <c r="F284" s="3">
+        <v>11201</v>
+      </c>
+      <c r="G284" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H284" s="3">
+        <v>36</v>
+      </c>
+      <c r="I284" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J284" s="7" t="s">
+        <v>16</v>
       </c>
       <c r="K284" s="3">
-        <v>42.445300000000003</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>292.45699999999999</v>
+      </c>
+      <c r="L284" s="3">
+        <v>4</v>
+      </c>
+      <c r="M284" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A285" s="3">
-        <v>864</v>
+        <v>2102</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>615</v>
+        <v>19</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>616</v>
+        <v>10</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>618</v>
+        <v>11</v>
+      </c>
+      <c r="F285" s="3">
+        <v>11204</v>
+      </c>
+      <c r="G285" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H285" s="3">
+        <v>36</v>
+      </c>
+      <c r="I285" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J285" s="7" t="s">
+        <v>20</v>
       </c>
       <c r="K285" s="3">
-        <v>101.6966</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>71.464500000000001</v>
+      </c>
+      <c r="L285" s="3">
+        <v>2</v>
+      </c>
+      <c r="M285" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="286" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A286" s="3">
-        <v>869</v>
+        <v>2103</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>701</v>
+        <v>26</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>702</v>
+        <v>23</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>549</v>
+        <v>10</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>703</v>
+        <v>11</v>
+      </c>
+      <c r="F286" s="3">
+        <v>11226</v>
+      </c>
+      <c r="G286" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H286" s="3">
+        <v>36</v>
+      </c>
+      <c r="I286" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J286" s="7" t="s">
+        <v>24</v>
       </c>
       <c r="K286" s="3">
-        <v>91.383600000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>124.5698</v>
+      </c>
+      <c r="L286" s="3">
+        <v>4</v>
+      </c>
+      <c r="M286" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A287" s="3">
-        <v>870</v>
+        <v>2104</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>704</v>
+        <v>456</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>705</v>
+        <v>454</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>704</v>
+        <v>455</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>707</v>
+        <v>11</v>
+      </c>
+      <c r="F287" s="3">
+        <v>11596</v>
+      </c>
+      <c r="G287" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H287" s="3">
+        <v>36</v>
+      </c>
+      <c r="I287" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J287" s="6">
+        <v>3035</v>
       </c>
       <c r="K287" s="3">
-        <v>149.96690000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>115.98220000000001</v>
+      </c>
+      <c r="L287" s="3">
+        <v>3</v>
+      </c>
+      <c r="M287" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A288" s="3">
-        <v>871</v>
+        <v>2105</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>708</v>
+        <v>461</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>709</v>
+        <v>457</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>708</v>
+        <v>458</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>258</v>
+        <v>11</v>
+      </c>
+      <c r="F288" s="3">
+        <v>11360</v>
+      </c>
+      <c r="G288" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H288" s="3">
+        <v>36</v>
+      </c>
+      <c r="I288" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J288" s="7" t="s">
+        <v>460</v>
       </c>
       <c r="K288" s="3">
-        <v>120.35980000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>152.96369999999999</v>
+      </c>
+      <c r="L288" s="3">
+        <v>4</v>
+      </c>
+      <c r="M288" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A289" s="3">
-        <v>873</v>
+        <v>2106</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>619</v>
+        <v>928</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>620</v>
+        <v>924</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>621</v>
+        <v>925</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>623</v>
+        <v>11</v>
+      </c>
+      <c r="F289" s="3">
+        <v>10016</v>
+      </c>
+      <c r="G289" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H289" s="3">
+        <v>36</v>
+      </c>
+      <c r="I289" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J289" s="7" t="s">
+        <v>927</v>
       </c>
       <c r="K289" s="3">
-        <v>135.3092</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>292.45699999999999</v>
+      </c>
+      <c r="L289" s="3">
+        <v>4</v>
+      </c>
+      <c r="M289" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A290" s="3">
-        <v>876</v>
+        <v>2107</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>711</v>
+        <v>932</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>712</v>
+        <v>929</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>713</v>
+        <v>930</v>
       </c>
       <c r="E290" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>715</v>
+        <v>11</v>
+      </c>
+      <c r="F290" s="3">
+        <v>10462</v>
+      </c>
+      <c r="G290" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H290" s="3">
+        <v>36</v>
+      </c>
+      <c r="I290" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J290" s="7" t="s">
+        <v>931</v>
       </c>
       <c r="K290" s="3">
-        <v>118.9007</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>100.7171</v>
+      </c>
+      <c r="L290" s="3">
+        <v>3</v>
+      </c>
+      <c r="M290" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="291" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A291" s="3">
-        <v>879</v>
+        <v>2108</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>716</v>
+        <v>463</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>717</v>
+        <v>462</v>
       </c>
       <c r="D291" s="3" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>673</v>
-[...14 lines deleted...]
-        <v>719</v>
+        <v>11</v>
+      </c>
+      <c r="F291" s="3">
+        <v>11030</v>
+      </c>
+      <c r="G291" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H291" s="3">
+        <v>36</v>
+      </c>
+      <c r="I291" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J291" s="6">
+        <v>3018</v>
       </c>
       <c r="K291" s="3">
-        <v>67.182599999999994</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>104.8925</v>
+      </c>
+      <c r="L291" s="3">
+        <v>3</v>
+      </c>
+      <c r="M291" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="292" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A292" s="3">
-        <v>880</v>
+        <v>2109</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>624</v>
+        <v>935</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>625</v>
+        <v>933</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>611</v>
+        <v>930</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>627</v>
+        <v>11</v>
+      </c>
+      <c r="F292" s="3">
+        <v>10462</v>
+      </c>
+      <c r="G292" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H292" s="3">
+        <v>36</v>
+      </c>
+      <c r="I292" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J292" s="7" t="s">
+        <v>934</v>
       </c>
       <c r="K292" s="3">
-        <v>30.148700000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>97.365600000000001</v>
+      </c>
+      <c r="L292" s="3">
+        <v>3</v>
+      </c>
+      <c r="M292" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="293" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A293" s="3">
-        <v>881</v>
+        <v>2110</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>628</v>
+        <v>29</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>629</v>
+        <v>27</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>445</v>
+        <v>10</v>
       </c>
       <c r="E293" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>631</v>
+        <v>11</v>
+      </c>
+      <c r="F293" s="3">
+        <v>11214</v>
+      </c>
+      <c r="G293" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H293" s="3">
+        <v>36</v>
+      </c>
+      <c r="I293" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J293" s="7" t="s">
+        <v>28</v>
       </c>
       <c r="K293" s="3">
-        <v>99.218000000000004</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>86.762299999999996</v>
+      </c>
+      <c r="L293" s="3">
+        <v>3</v>
+      </c>
+      <c r="M293" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="294" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A294" s="3">
-        <v>882</v>
+        <v>2113</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>632</v>
+        <v>32</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>633</v>
+        <v>30</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>634</v>
+        <v>10</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>636</v>
+        <v>11</v>
+      </c>
+      <c r="F294" s="3">
+        <v>11204</v>
+      </c>
+      <c r="G294" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H294" s="3">
+        <v>36</v>
+      </c>
+      <c r="I294" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J294" s="7" t="s">
+        <v>31</v>
       </c>
       <c r="K294" s="3">
-        <v>118.35939999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>50.814799999999998</v>
+      </c>
+      <c r="L294" s="3">
+        <v>2</v>
+      </c>
+      <c r="M294" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="295" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A295" s="3">
-        <v>884</v>
+        <v>2114</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>637</v>
+        <v>467</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>638</v>
+        <v>464</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>637</v>
+        <v>465</v>
       </c>
       <c r="E295" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>640</v>
+        <v>11</v>
+      </c>
+      <c r="F295" s="3">
+        <v>11103</v>
+      </c>
+      <c r="G295" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H295" s="3">
+        <v>36</v>
+      </c>
+      <c r="I295" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J295" s="7" t="s">
+        <v>466</v>
       </c>
       <c r="K295" s="3">
-        <v>105.6906</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>107.7208</v>
+      </c>
+      <c r="L295" s="3">
+        <v>3</v>
+      </c>
+      <c r="M295" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="296" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A296" s="3">
-        <v>886</v>
+        <v>2115</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>641</v>
+        <v>470</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>642</v>
+        <v>468</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>643</v>
+        <v>465</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>645</v>
+        <v>11</v>
+      </c>
+      <c r="F296" s="3">
+        <v>11105</v>
+      </c>
+      <c r="G296" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H296" s="3">
+        <v>36</v>
+      </c>
+      <c r="I296" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J296" s="7" t="s">
+        <v>469</v>
       </c>
       <c r="K296" s="3">
-        <v>115.0754</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>147.8621</v>
+      </c>
+      <c r="L296" s="3">
+        <v>4</v>
+      </c>
+      <c r="M296" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="297" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A297" s="3">
-        <v>890</v>
+        <v>2119</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>646</v>
+        <v>474</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>647</v>
+        <v>471</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>648</v>
+        <v>472</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>650</v>
+        <v>11</v>
+      </c>
+      <c r="F297" s="3">
+        <v>11372</v>
+      </c>
+      <c r="G297" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H297" s="3">
+        <v>36</v>
+      </c>
+      <c r="I297" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J297" s="7" t="s">
+        <v>473</v>
       </c>
       <c r="K297" s="3">
-        <v>80.771199999999993</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>95.831900000000005</v>
+      </c>
+      <c r="L297" s="3">
+        <v>3</v>
+      </c>
+      <c r="M297" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="298" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A298" s="3">
-        <v>898</v>
+        <v>2120</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>651</v>
+        <v>477</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>652</v>
+        <v>475</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>287</v>
+        <v>472</v>
       </c>
       <c r="E298" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>653</v>
+        <v>11</v>
+      </c>
+      <c r="F298" s="3">
+        <v>11372</v>
+      </c>
+      <c r="G298" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H298" s="3">
+        <v>36</v>
+      </c>
+      <c r="I298" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J298" s="7" t="s">
+        <v>476</v>
       </c>
       <c r="K298" s="3">
-        <v>50.765900000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>63.193899999999999</v>
+      </c>
+      <c r="L298" s="3">
+        <v>2</v>
+      </c>
+      <c r="M298" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="299" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A299" s="3">
-        <v>1014</v>
+        <v>2122</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>103</v>
+        <v>481</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>104</v>
+        <v>478</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>105</v>
+        <v>479</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>106</v>
-[...14 lines deleted...]
-        <v>111</v>
+        <v>11</v>
+      </c>
+      <c r="F299" s="3">
+        <v>11367</v>
+      </c>
+      <c r="G299" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H299" s="3">
+        <v>36</v>
+      </c>
+      <c r="I299" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J299" s="7" t="s">
+        <v>480</v>
       </c>
       <c r="K299" s="3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>110.1014</v>
+      </c>
+      <c r="L299" s="3">
+        <v>3</v>
+      </c>
+      <c r="M299" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="300" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A300" s="3">
-        <v>1085</v>
+        <v>2123</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1092</v>
+        <v>35</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>1093</v>
+        <v>33</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>1094</v>
+        <v>10</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1099</v>
+        <v>11</v>
+      </c>
+      <c r="F300" s="3">
+        <v>11215</v>
+      </c>
+      <c r="G300" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H300" s="3">
+        <v>36</v>
+      </c>
+      <c r="I300" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J300" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="K300" s="3">
-        <v>226.4684</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>152.75899999999999</v>
+      </c>
+      <c r="L300" s="3">
+        <v>4</v>
+      </c>
+      <c r="M300" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="301" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A301" s="3">
-        <v>2017</v>
+        <v>2124</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1743</v>
+        <v>37</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>1744</v>
+        <v>36</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>1743</v>
+        <v>10</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>868</v>
+        <v>11</v>
+      </c>
+      <c r="F301" s="3">
+        <v>11201</v>
+      </c>
+      <c r="G301" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H301" s="3">
+        <v>36</v>
+      </c>
+      <c r="I301" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J301" s="7" t="s">
+        <v>16</v>
       </c>
       <c r="K301" s="3">
-        <v>117.3603</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>292.45699999999999</v>
+      </c>
+      <c r="L301" s="3">
+        <v>4</v>
+      </c>
+      <c r="M301" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="302" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A302" s="3">
-        <v>2018</v>
+        <v>2126</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1746</v>
+        <v>40</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>1747</v>
+        <v>38</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>1746</v>
+        <v>10</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>1671</v>
-[...14 lines deleted...]
-        <v>1749</v>
+        <v>11</v>
+      </c>
+      <c r="F302" s="3">
+        <v>11223</v>
+      </c>
+      <c r="G302" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H302" s="3">
+        <v>36</v>
+      </c>
+      <c r="I302" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J302" s="7" t="s">
+        <v>39</v>
       </c>
       <c r="K302" s="3">
-        <v>100.2937</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>77.622500000000002</v>
+      </c>
+      <c r="L302" s="3">
+        <v>2</v>
+      </c>
+      <c r="M302" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="303" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A303" s="3">
-        <v>2019</v>
+        <v>2127</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>654</v>
+        <v>479</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>655</v>
+        <v>482</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>654</v>
+        <v>479</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>657</v>
+        <v>11</v>
+      </c>
+      <c r="F303" s="3">
+        <v>11354</v>
+      </c>
+      <c r="G303" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H303" s="3">
+        <v>36</v>
+      </c>
+      <c r="I303" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J303" s="7" t="s">
+        <v>483</v>
       </c>
       <c r="K303" s="3">
-        <v>128.51419999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>45.623100000000001</v>
+      </c>
+      <c r="L303" s="3">
+        <v>1</v>
+      </c>
+      <c r="M303" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="304" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A304" s="3">
-        <v>2100</v>
+        <v>2128</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1100</v>
+        <v>938</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>1101</v>
+        <v>936</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>1100</v>
+        <v>930</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1105</v>
+        <v>11</v>
+      </c>
+      <c r="F304" s="3">
+        <v>10455</v>
+      </c>
+      <c r="G304" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H304" s="3">
+        <v>36</v>
+      </c>
+      <c r="I304" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J304" s="7" t="s">
+        <v>937</v>
       </c>
       <c r="K304" s="3">
-        <v>66.585099999999997</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>26.3035</v>
+      </c>
+      <c r="L304" s="3">
+        <v>1</v>
+      </c>
+      <c r="M304" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="305" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A305" s="3">
-        <v>2101</v>
+        <v>2130</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1106</v>
+        <v>43</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>1107</v>
+        <v>41</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>1094</v>
+        <v>10</v>
       </c>
       <c r="E305" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>954</v>
+        <v>11</v>
+      </c>
+      <c r="F305" s="3">
+        <v>11223</v>
+      </c>
+      <c r="G305" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H305" s="3">
+        <v>36</v>
+      </c>
+      <c r="I305" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J305" s="7" t="s">
+        <v>42</v>
       </c>
       <c r="K305" s="3">
-        <v>292.45699999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>61.708199999999998</v>
+      </c>
+      <c r="L305" s="3">
+        <v>2</v>
+      </c>
+      <c r="M305" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="306" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A306" s="3">
-        <v>2102</v>
+        <v>2133</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1109</v>
+        <v>46</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>1110</v>
+        <v>44</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>1094</v>
+        <v>10</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1112</v>
+        <v>11</v>
+      </c>
+      <c r="F306" s="3">
+        <v>11219</v>
+      </c>
+      <c r="G306" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H306" s="3">
+        <v>36</v>
+      </c>
+      <c r="I306" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J306" s="7" t="s">
+        <v>45</v>
       </c>
       <c r="K306" s="3">
-        <v>71.464500000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>37.361800000000002</v>
+      </c>
+      <c r="L306" s="3">
+        <v>1</v>
+      </c>
+      <c r="M306" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="307" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A307" s="3">
-        <v>2103</v>
+        <v>2134</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1113</v>
+        <v>49</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>1114</v>
+        <v>47</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>1094</v>
+        <v>10</v>
       </c>
       <c r="E307" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1116</v>
+        <v>11</v>
+      </c>
+      <c r="F307" s="3">
+        <v>11230</v>
+      </c>
+      <c r="G307" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H307" s="3">
+        <v>36</v>
+      </c>
+      <c r="I307" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J307" s="7" t="s">
+        <v>48</v>
       </c>
       <c r="K307" s="3">
-        <v>124.5698</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>65.559200000000004</v>
+      </c>
+      <c r="L307" s="3">
+        <v>2</v>
+      </c>
+      <c r="M307" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="308" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A308" s="3">
-        <v>2104</v>
+        <v>2136</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1117</v>
+        <v>633</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>1118</v>
+        <v>629</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>1119</v>
+        <v>630</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1121</v>
+        <v>11</v>
+      </c>
+      <c r="F308" s="3">
+        <v>10304</v>
+      </c>
+      <c r="G308" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H308" s="3">
+        <v>36</v>
+      </c>
+      <c r="I308" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J308" s="7" t="s">
+        <v>632</v>
       </c>
       <c r="K308" s="3">
-        <v>115.98220000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>99.974299999999999</v>
+      </c>
+      <c r="L308" s="3">
+        <v>3</v>
+      </c>
+      <c r="M308" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="309" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A309" s="3">
-        <v>2105</v>
+        <v>2137</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1122</v>
+        <v>636</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>1123</v>
+        <v>634</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>1124</v>
+        <v>630</v>
       </c>
       <c r="E309" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1127</v>
+        <v>11</v>
+      </c>
+      <c r="F309" s="3">
+        <v>10302</v>
+      </c>
+      <c r="G309" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H309" s="3">
+        <v>36</v>
+      </c>
+      <c r="I309" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J309" s="7" t="s">
+        <v>635</v>
       </c>
       <c r="K309" s="3">
-        <v>152.96369999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>149.2227</v>
+      </c>
+      <c r="L309" s="3">
+        <v>4</v>
+      </c>
+      <c r="M309" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="310" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A310" s="3">
-        <v>2106</v>
+        <v>2138</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1128</v>
+        <v>639</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>1129</v>
+        <v>637</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>1130</v>
+        <v>630</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1133</v>
+        <v>11</v>
+      </c>
+      <c r="F310" s="3">
+        <v>10314</v>
+      </c>
+      <c r="G310" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H310" s="3">
+        <v>36</v>
+      </c>
+      <c r="I310" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J310" s="7" t="s">
+        <v>638</v>
       </c>
       <c r="K310" s="3">
-        <v>292.45699999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>105.9135</v>
+      </c>
+      <c r="L310" s="3">
+        <v>3</v>
+      </c>
+      <c r="M310" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="311" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A311" s="3">
-        <v>2107</v>
+        <v>2141</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1134</v>
+        <v>52</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>1135</v>
+        <v>50</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>1136</v>
+        <v>10</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1138</v>
+        <v>11</v>
+      </c>
+      <c r="F311" s="3">
+        <v>11216</v>
+      </c>
+      <c r="G311" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H311" s="3">
+        <v>36</v>
+      </c>
+      <c r="I311" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J311" s="7" t="s">
+        <v>51</v>
       </c>
       <c r="K311" s="3">
-        <v>100.7171</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>54.135899999999999</v>
+      </c>
+      <c r="L311" s="3">
+        <v>2</v>
+      </c>
+      <c r="M311" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="312" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A312" s="3">
-        <v>2108</v>
+        <v>2144</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1139</v>
+        <v>485</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>1140</v>
+        <v>484</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>1139</v>
+        <v>485</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1142</v>
+        <v>11</v>
+      </c>
+      <c r="F312" s="3">
+        <v>11747</v>
+      </c>
+      <c r="G312" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H312" s="3">
+        <v>36</v>
+      </c>
+      <c r="I312" s="3">
+        <v>103</v>
+      </c>
+      <c r="J312" s="6">
+        <v>1122.1500000000001</v>
       </c>
       <c r="K312" s="3">
-        <v>104.8925</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>115.73820000000001</v>
+      </c>
+      <c r="L312" s="3">
+        <v>3</v>
+      </c>
+      <c r="M312" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="313" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A313" s="3">
-        <v>2109</v>
+        <v>2145</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1143</v>
+        <v>940</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>1144</v>
+        <v>939</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>1136</v>
+        <v>925</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1145</v>
+        <v>11</v>
+      </c>
+      <c r="F313" s="3">
+        <v>10017</v>
+      </c>
+      <c r="G313" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H313" s="3">
+        <v>36</v>
+      </c>
+      <c r="I313" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J313" s="7" t="s">
+        <v>242</v>
       </c>
       <c r="K313" s="3">
-        <v>97.365600000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>0</v>
+      </c>
+      <c r="L313" s="3">
+        <v>5</v>
+      </c>
+      <c r="M313" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="314" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A314" s="3">
-        <v>2110</v>
+        <v>2151</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1146</v>
+        <v>943</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>1147</v>
+        <v>941</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>1094</v>
+        <v>925</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1149</v>
+        <v>11</v>
+      </c>
+      <c r="F314" s="3">
+        <v>10013</v>
+      </c>
+      <c r="G314" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H314" s="3">
+        <v>36</v>
+      </c>
+      <c r="I314" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J314" s="7" t="s">
+        <v>942</v>
       </c>
       <c r="K314" s="3">
-        <v>86.762299999999996</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>247.64689999999999</v>
+      </c>
+      <c r="L314" s="3">
+        <v>4</v>
+      </c>
+      <c r="M314" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="315" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A315" s="3">
-        <v>2113</v>
+        <v>2152</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1150</v>
+        <v>487</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>1151</v>
+        <v>486</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>1094</v>
+        <v>487</v>
       </c>
       <c r="E315" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1152</v>
+        <v>11</v>
+      </c>
+      <c r="F315" s="3">
+        <v>11530</v>
+      </c>
+      <c r="G315" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H315" s="3">
+        <v>36</v>
+      </c>
+      <c r="I315" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J315" s="6">
+        <v>4064</v>
       </c>
       <c r="K315" s="3">
-        <v>50.814799999999998</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>191.86420000000001</v>
+      </c>
+      <c r="L315" s="3">
+        <v>4</v>
+      </c>
+      <c r="M315" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="316" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A316" s="3">
-        <v>2114</v>
+        <v>2155</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1153</v>
+        <v>489</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>1154</v>
+        <v>488</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>1155</v>
+        <v>489</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1157</v>
+        <v>11</v>
+      </c>
+      <c r="F316" s="3">
+        <v>11375</v>
+      </c>
+      <c r="G316" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H316" s="3">
+        <v>36</v>
+      </c>
+      <c r="I316" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J316" s="7" t="s">
+        <v>490</v>
       </c>
       <c r="K316" s="3">
-        <v>107.7208</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>128.291</v>
+      </c>
+      <c r="L316" s="3">
+        <v>4</v>
+      </c>
+      <c r="M316" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="317" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A317" s="3">
-        <v>2115</v>
+        <v>2156</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1158</v>
+        <v>946</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>1159</v>
+        <v>944</v>
       </c>
       <c r="D317" s="3" t="s">
-        <v>1155</v>
+        <v>925</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1161</v>
+        <v>11</v>
+      </c>
+      <c r="F317" s="3">
+        <v>10024</v>
+      </c>
+      <c r="G317" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H317" s="3">
+        <v>36</v>
+      </c>
+      <c r="I317" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J317" s="7" t="s">
+        <v>945</v>
       </c>
       <c r="K317" s="3">
-        <v>147.8621</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>292.45699999999999</v>
+      </c>
+      <c r="L317" s="3">
+        <v>4</v>
+      </c>
+      <c r="M317" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="318" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A318" s="3">
-        <v>2119</v>
+        <v>2157</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1164</v>
+        <v>949</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>1165</v>
+        <v>947</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>1162</v>
+        <v>925</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1166</v>
+        <v>11</v>
+      </c>
+      <c r="F318" s="3">
+        <v>10003</v>
+      </c>
+      <c r="G318" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H318" s="3">
+        <v>36</v>
+      </c>
+      <c r="I318" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J318" s="7" t="s">
+        <v>948</v>
       </c>
       <c r="K318" s="3">
-        <v>95.831900000000005</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>292.45699999999999</v>
+      </c>
+      <c r="L318" s="3">
+        <v>4</v>
+      </c>
+      <c r="M318" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="319" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A319" s="3">
-        <v>2120</v>
+        <v>2159</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1167</v>
+        <v>492</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>1168</v>
+        <v>491</v>
       </c>
       <c r="D319" s="3" t="s">
-        <v>1162</v>
+        <v>492</v>
       </c>
       <c r="E319" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1169</v>
+        <v>11</v>
+      </c>
+      <c r="F319" s="3">
+        <v>11021</v>
+      </c>
+      <c r="G319" s="3">
+        <v>35004</v>
+      </c>
+      <c r="H319" s="3">
+        <v>36</v>
+      </c>
+      <c r="I319" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="J319" s="6">
+        <v>3007</v>
       </c>
       <c r="K319" s="3">
-        <v>63.193899999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>115.4235</v>
+      </c>
+      <c r="L319" s="3">
+        <v>3</v>
+      </c>
+      <c r="M319" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="320" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A320" s="3">
-        <v>2122</v>
+        <v>2160</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1170</v>
+        <v>55</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>1171</v>
+        <v>53</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>1172</v>
+        <v>10</v>
       </c>
       <c r="E320" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1174</v>
+        <v>11</v>
+      </c>
+      <c r="F320" s="3">
+        <v>11223</v>
+      </c>
+      <c r="G320" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H320" s="3">
+        <v>36</v>
+      </c>
+      <c r="I320" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J320" s="7" t="s">
+        <v>54</v>
       </c>
       <c r="K320" s="3">
-        <v>110.1014</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>94.316999999999993</v>
+      </c>
+      <c r="L320" s="3">
+        <v>3</v>
+      </c>
+      <c r="M320" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A321" s="3">
-        <v>2123</v>
+        <v>2161</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1175</v>
+        <v>58</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>1176</v>
+        <v>56</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>1094</v>
+        <v>10</v>
       </c>
       <c r="E321" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1178</v>
+        <v>11</v>
+      </c>
+      <c r="F321" s="3">
+        <v>11209</v>
+      </c>
+      <c r="G321" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H321" s="3">
+        <v>36</v>
+      </c>
+      <c r="I321" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J321" s="7" t="s">
+        <v>57</v>
       </c>
       <c r="K321" s="3">
-        <v>152.75899999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>84.642600000000002</v>
+      </c>
+      <c r="L321" s="3">
+        <v>3</v>
+      </c>
+      <c r="M321" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="322" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A322" s="3">
-        <v>2124</v>
+        <v>2163</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1179</v>
+        <v>952</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>1180</v>
+        <v>950</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>1094</v>
+        <v>925</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>954</v>
+        <v>11</v>
+      </c>
+      <c r="F322" s="3">
+        <v>10022</v>
+      </c>
+      <c r="G322" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H322" s="3">
+        <v>36</v>
+      </c>
+      <c r="I322" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J322" s="7" t="s">
+        <v>951</v>
       </c>
       <c r="K322" s="3">
-        <v>292.45699999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>276.3707</v>
+      </c>
+      <c r="L322" s="3">
+        <v>4</v>
+      </c>
+      <c r="M322" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="323" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A323" s="3">
-        <v>2126</v>
+        <v>2164</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1181</v>
+        <v>496</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>1182</v>
+        <v>493</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>1094</v>
+        <v>494</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1184</v>
+        <v>11</v>
+      </c>
+      <c r="F323" s="3">
+        <v>11419</v>
+      </c>
+      <c r="G323" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H323" s="3">
+        <v>36</v>
+      </c>
+      <c r="I323" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J323" s="7" t="s">
+        <v>495</v>
       </c>
       <c r="K323" s="3">
-        <v>77.622500000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>80.941199999999995</v>
+      </c>
+      <c r="L323" s="3">
+        <v>3</v>
+      </c>
+      <c r="M323" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="324" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A324" s="3">
-        <v>2127</v>
+        <v>2165</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1172</v>
+        <v>955</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>1185</v>
+        <v>953</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>1172</v>
+        <v>925</v>
       </c>
       <c r="E324" s="3" t="s">
-        <v>1095</v>
+        <v>11</v>
       </c>
       <c r="F324" s="3">
-        <v>11354</v>
-[...11 lines deleted...]
-        <v>1186</v>
+        <v>10028</v>
+      </c>
+      <c r="G324" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H324" s="3">
+        <v>36</v>
+      </c>
+      <c r="I324" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J324" s="7" t="s">
+        <v>954</v>
       </c>
       <c r="K324" s="3">
-        <v>45.623100000000001</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>256.75869999999998</v>
+      </c>
+      <c r="L324" s="3">
+        <v>4</v>
+      </c>
+      <c r="M324" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="325" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A325" s="3">
-        <v>2128</v>
+        <v>2169</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1187</v>
+        <v>958</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>1188</v>
+        <v>956</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>1136</v>
+        <v>925</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>1095</v>
+        <v>11</v>
       </c>
       <c r="F325" s="3">
-        <v>10455</v>
-[...11 lines deleted...]
-        <v>1189</v>
+        <v>10038</v>
+      </c>
+      <c r="G325" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H325" s="3">
+        <v>36</v>
+      </c>
+      <c r="I325" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J325" s="7" t="s">
+        <v>957</v>
       </c>
       <c r="K325" s="3">
-        <v>26.3035</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>179.2029</v>
+      </c>
+      <c r="L325" s="3">
+        <v>4</v>
+      </c>
+      <c r="M325" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A326" s="3">
-        <v>2130</v>
+        <v>2170</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1190</v>
+        <v>498</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>1191</v>
+        <v>497</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>1094</v>
+        <v>498</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1192</v>
+        <v>11</v>
+      </c>
+      <c r="F326" s="3">
+        <v>11357</v>
+      </c>
+      <c r="G326" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H326" s="3">
+        <v>36</v>
+      </c>
+      <c r="I326" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="J326" s="7" t="s">
+        <v>499</v>
       </c>
       <c r="K326" s="3">
-        <v>61.708199999999998</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>121.47799999999999</v>
+      </c>
+      <c r="L326" s="3">
+        <v>4</v>
+      </c>
+      <c r="M326" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="327" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A327" s="3">
-        <v>2132</v>
+        <v>2172</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1193</v>
+        <v>961</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>1194</v>
+        <v>959</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>1136</v>
+        <v>925</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1196</v>
+        <v>11</v>
+      </c>
+      <c r="F327" s="3">
+        <v>10018</v>
+      </c>
+      <c r="G327" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H327" s="3">
+        <v>36</v>
+      </c>
+      <c r="I327" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J327" s="7" t="s">
+        <v>960</v>
       </c>
       <c r="K327" s="3">
-        <v>94.410600000000002</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>201.14410000000001</v>
+      </c>
+      <c r="L327" s="3">
+        <v>4</v>
+      </c>
+      <c r="M327" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="328" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A328" s="3">
-        <v>2133</v>
+        <v>2203</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1197</v>
+        <v>260</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>1198</v>
+        <v>255</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>1094</v>
+        <v>256</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1200</v>
+        <v>150</v>
+      </c>
+      <c r="F328" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="G328" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H328" s="3">
+        <v>34</v>
+      </c>
+      <c r="I328" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J328" s="7" t="s">
+        <v>259</v>
       </c>
       <c r="K328" s="3">
-        <v>37.361800000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>51.951700000000002</v>
+      </c>
+      <c r="L328" s="3">
+        <v>2</v>
+      </c>
+      <c r="M328" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="329" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A329" s="3">
-        <v>2134</v>
+        <v>2204</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1201</v>
+        <v>188</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>1202</v>
+        <v>187</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>1094</v>
+        <v>188</v>
       </c>
       <c r="E329" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1204</v>
+        <v>150</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G329" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H329" s="3">
+        <v>34</v>
+      </c>
+      <c r="I329" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J329" s="7" t="s">
+        <v>190</v>
       </c>
       <c r="K329" s="3">
-        <v>65.559200000000004</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>117.5132</v>
+      </c>
+      <c r="L329" s="3">
+        <v>3</v>
+      </c>
+      <c r="M329" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="330" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A330" s="3">
-        <v>2136</v>
+        <v>2206</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1205</v>
+        <v>263</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>1206</v>
+        <v>261</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>1207</v>
+        <v>256</v>
       </c>
       <c r="E330" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1210</v>
+        <v>150</v>
+      </c>
+      <c r="F330" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="G330" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H330" s="3">
+        <v>34</v>
+      </c>
+      <c r="I330" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J330" s="7" t="s">
+        <v>262</v>
       </c>
       <c r="K330" s="3">
-        <v>99.974299999999999</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>48.3673</v>
+      </c>
+      <c r="L330" s="3">
+        <v>1</v>
+      </c>
+      <c r="M330" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A331" s="3">
-        <v>2137</v>
+        <v>2207</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1211</v>
+        <v>339</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>1212</v>
+        <v>338</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>1207</v>
+        <v>339</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1214</v>
+        <v>150</v>
+      </c>
+      <c r="F331" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="G331" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H331" s="3">
+        <v>34</v>
+      </c>
+      <c r="I331" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J331" s="7" t="s">
+        <v>341</v>
       </c>
       <c r="K331" s="3">
-        <v>149.2227</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>221.80619999999999</v>
+      </c>
+      <c r="L331" s="3">
+        <v>4</v>
+      </c>
+      <c r="M331" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="332" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A332" s="3">
-        <v>2138</v>
+        <v>2209</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1215</v>
+        <v>267</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>1216</v>
+        <v>264</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>1207</v>
+        <v>248</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1218</v>
+        <v>150</v>
+      </c>
+      <c r="F332" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="G332" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H332" s="3">
+        <v>34</v>
+      </c>
+      <c r="I332" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J332" s="7" t="s">
+        <v>266</v>
       </c>
       <c r="K332" s="3">
-        <v>105.9135</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>71.241900000000001</v>
+      </c>
+      <c r="L332" s="3">
+        <v>2</v>
+      </c>
+      <c r="M332" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="333" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A333" s="3">
-        <v>2141</v>
+        <v>2211</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1219</v>
+        <v>194</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>1220</v>
+        <v>192</v>
       </c>
       <c r="D333" s="3" t="s">
-        <v>1094</v>
+        <v>168</v>
       </c>
       <c r="E333" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1222</v>
+        <v>150</v>
+      </c>
+      <c r="F333" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="G333" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H333" s="3">
+        <v>34</v>
+      </c>
+      <c r="I333" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J333" s="7" t="s">
+        <v>193</v>
       </c>
       <c r="K333" s="3">
-        <v>54.135899999999999</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>30.448899999999998</v>
+      </c>
+      <c r="L333" s="3">
+        <v>1</v>
+      </c>
+      <c r="M333" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="334" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A334" s="3">
-        <v>2144</v>
+        <v>2212</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1223</v>
+        <v>271</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>1224</v>
+        <v>268</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>1223</v>
+        <v>256</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1227</v>
+        <v>150</v>
+      </c>
+      <c r="F334" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="G334" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H334" s="3">
+        <v>34</v>
+      </c>
+      <c r="I334" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J334" s="7" t="s">
+        <v>270</v>
       </c>
       <c r="K334" s="3">
-        <v>115.73820000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>36.771900000000002</v>
+      </c>
+      <c r="L334" s="3">
+        <v>1</v>
+      </c>
+      <c r="M334" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="335" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A335" s="3">
-        <v>2145</v>
+        <v>2214</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1228</v>
+        <v>273</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>1229</v>
+        <v>272</v>
       </c>
       <c r="D335" s="3" t="s">
-        <v>1130</v>
+        <v>273</v>
       </c>
       <c r="E335" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1077</v>
+        <v>150</v>
+      </c>
+      <c r="F335" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="G335" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H335" s="3">
+        <v>34</v>
+      </c>
+      <c r="I335" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J335" s="7" t="s">
+        <v>275</v>
       </c>
       <c r="K335" s="3">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>49.135199999999998</v>
+      </c>
+      <c r="L335" s="3">
+        <v>1</v>
+      </c>
+      <c r="M335" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="336" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A336" s="3">
-        <v>2151</v>
+        <v>2216</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1231</v>
+        <v>1281</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>1232</v>
+        <v>1278</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>1130</v>
+        <v>1279</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1234</v>
+        <v>672</v>
+      </c>
+      <c r="F336" s="4" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G336" s="3">
+        <v>14454</v>
+      </c>
+      <c r="H336" s="3">
+        <v>25</v>
+      </c>
+      <c r="I336" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="J336" s="6">
+        <v>4101</v>
       </c>
       <c r="K336" s="3">
-        <v>247.64689999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>109.5784</v>
+      </c>
+      <c r="L336" s="3">
+        <v>3</v>
+      </c>
+      <c r="M336" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="337" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A337" s="3">
-        <v>2152</v>
+        <v>2220</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1235</v>
+        <v>280</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>1236</v>
+        <v>276</v>
       </c>
       <c r="D337" s="3" t="s">
-        <v>1235</v>
+        <v>277</v>
       </c>
       <c r="E337" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1238</v>
+        <v>150</v>
+      </c>
+      <c r="F337" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="G337" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H337" s="3">
+        <v>34</v>
+      </c>
+      <c r="I337" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J337" s="7" t="s">
+        <v>279</v>
       </c>
       <c r="K337" s="3">
-        <v>191.86420000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>106.916</v>
+      </c>
+      <c r="L337" s="3">
+        <v>3</v>
+      </c>
+      <c r="M337" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="338" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A338" s="3">
-        <v>2155</v>
+        <v>2221</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1239</v>
+        <v>284</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>1240</v>
+        <v>281</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>1239</v>
+        <v>277</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1242</v>
+        <v>150</v>
+      </c>
+      <c r="F338" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="G338" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H338" s="3">
+        <v>34</v>
+      </c>
+      <c r="I338" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J338" s="7" t="s">
+        <v>283</v>
       </c>
       <c r="K338" s="3">
-        <v>128.291</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>245.4196</v>
+      </c>
+      <c r="L338" s="3">
+        <v>4</v>
+      </c>
+      <c r="M338" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="339" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A339" s="3">
-        <v>2156</v>
+        <v>2226</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1243</v>
+        <v>343</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>1244</v>
+        <v>342</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>1130</v>
+        <v>343</v>
       </c>
       <c r="E339" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1246</v>
+        <v>150</v>
+      </c>
+      <c r="F339" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="G339" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H339" s="3">
+        <v>34</v>
+      </c>
+      <c r="I339" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J339" s="7" t="s">
+        <v>345</v>
       </c>
       <c r="K339" s="3">
-        <v>292.45699999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>73.384200000000007</v>
+      </c>
+      <c r="L339" s="3">
+        <v>2</v>
+      </c>
+      <c r="M339" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="340" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A340" s="3">
-        <v>2157</v>
+        <v>2227</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1247</v>
+        <v>350</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>1248</v>
+        <v>346</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>1130</v>
+        <v>347</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1196</v>
+        <v>150</v>
+      </c>
+      <c r="F340" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="G340" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H340" s="3">
+        <v>34</v>
+      </c>
+      <c r="I340" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J340" s="7" t="s">
+        <v>349</v>
       </c>
       <c r="K340" s="3">
-        <v>292.45699999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>115.27670000000001</v>
+      </c>
+      <c r="L340" s="3">
+        <v>3</v>
+      </c>
+      <c r="M340" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="341" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A341" s="3">
-        <v>2159</v>
+        <v>2228</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1250</v>
+        <v>286</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>1251</v>
+        <v>285</v>
       </c>
       <c r="D341" s="3" t="s">
-        <v>1250</v>
+        <v>286</v>
       </c>
       <c r="E341" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1253</v>
+        <v>150</v>
+      </c>
+      <c r="F341" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="G341" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H341" s="3">
+        <v>34</v>
+      </c>
+      <c r="I341" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J341" s="7" t="s">
+        <v>288</v>
       </c>
       <c r="K341" s="3">
-        <v>115.4235</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>141.03970000000001</v>
+      </c>
+      <c r="L341" s="3">
+        <v>4</v>
+      </c>
+      <c r="M341" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="342" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A342" s="3">
-        <v>2160</v>
+        <v>2229</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1254</v>
+        <v>292</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>1255</v>
+        <v>289</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>1094</v>
+        <v>248</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1256</v>
+        <v>150</v>
+      </c>
+      <c r="F342" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="G342" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H342" s="3">
+        <v>34</v>
+      </c>
+      <c r="I342" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J342" s="7" t="s">
+        <v>291</v>
       </c>
       <c r="K342" s="3">
-        <v>94.316999999999993</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>34.072200000000002</v>
+      </c>
+      <c r="L342" s="3">
+        <v>1</v>
+      </c>
+      <c r="M342" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="343" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A343" s="3">
-        <v>2161</v>
+        <v>2230</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1257</v>
+        <v>296</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>1258</v>
+        <v>293</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>1094</v>
+        <v>248</v>
       </c>
       <c r="E343" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1260</v>
+        <v>150</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="G343" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H343" s="3">
+        <v>34</v>
+      </c>
+      <c r="I343" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J343" s="7" t="s">
+        <v>295</v>
       </c>
       <c r="K343" s="3">
-        <v>84.642600000000002</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>45.0184</v>
+      </c>
+      <c r="L343" s="3">
+        <v>1</v>
+      </c>
+      <c r="M343" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="344" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A344" s="3">
-        <v>2163</v>
+        <v>2231</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1261</v>
+        <v>196</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>1262</v>
+        <v>195</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>1130</v>
+        <v>196</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1264</v>
+        <v>150</v>
+      </c>
+      <c r="F344" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="G344" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H344" s="3">
+        <v>34</v>
+      </c>
+      <c r="I344" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J344" s="7" t="s">
+        <v>198</v>
       </c>
       <c r="K344" s="3">
-        <v>276.3707</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>108.2512</v>
+      </c>
+      <c r="L344" s="3">
+        <v>3</v>
+      </c>
+      <c r="M344" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="345" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A345" s="3">
-        <v>2164</v>
+        <v>2236</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>1265</v>
+        <v>353</v>
       </c>
       <c r="C345" s="3" t="s">
-        <v>1266</v>
+        <v>351</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>1267</v>
+        <v>163</v>
       </c>
       <c r="E345" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1269</v>
+        <v>150</v>
+      </c>
+      <c r="F345" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="G345" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H345" s="3">
+        <v>34</v>
+      </c>
+      <c r="I345" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="J345" s="7" t="s">
+        <v>352</v>
       </c>
       <c r="K345" s="3">
-        <v>80.941199999999995</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>91.041200000000003</v>
+      </c>
+      <c r="L345" s="3">
+        <v>3</v>
+      </c>
+      <c r="M345" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="346" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A346" s="3">
-        <v>2165</v>
+        <v>2237</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1270</v>
+        <v>356</v>
       </c>
       <c r="C346" s="3" t="s">
-        <v>1271</v>
+        <v>354</v>
       </c>
       <c r="D346" s="3" t="s">
-        <v>1130</v>
+        <v>314</v>
       </c>
       <c r="E346" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1273</v>
+        <v>150</v>
+      </c>
+      <c r="F346" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="G346" s="3">
+        <v>35084</v>
+      </c>
+      <c r="H346" s="3">
+        <v>34</v>
+      </c>
+      <c r="I346" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="J346" s="7" t="s">
+        <v>355</v>
       </c>
       <c r="K346" s="3">
-        <v>256.75869999999998</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>196.93029999999999</v>
+      </c>
+      <c r="L346" s="3">
+        <v>4</v>
+      </c>
+      <c r="M346" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="347" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A347" s="3">
-        <v>2169</v>
+        <v>2238</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>1274</v>
+        <v>200</v>
       </c>
       <c r="C347" s="3" t="s">
-        <v>1275</v>
+        <v>199</v>
       </c>
       <c r="D347" s="3" t="s">
-        <v>1130</v>
+        <v>200</v>
       </c>
       <c r="E347" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1277</v>
+        <v>150</v>
+      </c>
+      <c r="F347" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="G347" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H347" s="3">
+        <v>34</v>
+      </c>
+      <c r="I347" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J347" s="7" t="s">
+        <v>202</v>
       </c>
       <c r="K347" s="3">
-        <v>179.2029</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>132.8252</v>
+      </c>
+      <c r="L347" s="3">
+        <v>4</v>
+      </c>
+      <c r="M347" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="348" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A348" s="3">
-        <v>2170</v>
+        <v>2239</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>1278</v>
+        <v>206</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>1279</v>
+        <v>203</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>1278</v>
+        <v>177</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1281</v>
+        <v>150</v>
+      </c>
+      <c r="F348" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="G348" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H348" s="3">
+        <v>34</v>
+      </c>
+      <c r="I348" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J348" s="7" t="s">
+        <v>205</v>
       </c>
       <c r="K348" s="3">
-        <v>121.47799999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>95.497600000000006</v>
+      </c>
+      <c r="L348" s="3">
+        <v>3</v>
+      </c>
+      <c r="M348" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="349" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A349" s="3">
-        <v>2172</v>
+        <v>2241</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>1282</v>
+        <v>243</v>
       </c>
       <c r="C349" s="3" t="s">
-        <v>1283</v>
+        <v>239</v>
       </c>
       <c r="D349" s="3" t="s">
-        <v>1130</v>
+        <v>240</v>
       </c>
       <c r="E349" s="3" t="s">
-        <v>1095</v>
-[...14 lines deleted...]
-        <v>1285</v>
+        <v>150</v>
+      </c>
+      <c r="F349" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="G349" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H349" s="3">
+        <v>34</v>
+      </c>
+      <c r="I349" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J349" s="7" t="s">
+        <v>242</v>
       </c>
       <c r="K349" s="3">
-        <v>201.14410000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>97.103800000000007</v>
+      </c>
+      <c r="L349" s="3">
+        <v>3</v>
+      </c>
+      <c r="M349" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="350" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A350" s="3">
-        <v>2201</v>
+        <v>2242</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>983</v>
+        <v>246</v>
       </c>
       <c r="C350" s="3" t="s">
-        <v>984</v>
+        <v>244</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>985</v>
+        <v>240</v>
       </c>
       <c r="E350" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>987</v>
+        <v>150</v>
+      </c>
+      <c r="F350" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="G350" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H350" s="3">
+        <v>34</v>
+      </c>
+      <c r="I350" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="J350" s="7" t="s">
+        <v>245</v>
       </c>
       <c r="K350" s="3">
-        <v>47.618899999999996</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>152.99</v>
+      </c>
+      <c r="L350" s="3">
+        <v>4</v>
+      </c>
+      <c r="M350" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="351" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A351" s="3">
-        <v>2203</v>
+        <v>2247</v>
       </c>
       <c r="B351" s="3" t="s">
-        <v>988</v>
+        <v>532</v>
       </c>
       <c r="C351" s="3" t="s">
-        <v>989</v>
+        <v>529</v>
       </c>
       <c r="D351" s="3" t="s">
-        <v>985</v>
+        <v>530</v>
       </c>
       <c r="E351" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>991</v>
+        <v>150</v>
+      </c>
+      <c r="F351" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="G351" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H351" s="3">
+        <v>34</v>
+      </c>
+      <c r="I351" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J351" s="6">
+        <v>8114.02</v>
       </c>
       <c r="K351" s="3">
-        <v>51.951700000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>97.629000000000005</v>
+      </c>
+      <c r="L351" s="3">
+        <v>3</v>
+      </c>
+      <c r="M351" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="352" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A352" s="3">
-        <v>2204</v>
+        <v>2248</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>992</v>
+        <v>535</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>993</v>
+        <v>533</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>992</v>
+        <v>408</v>
       </c>
       <c r="E352" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>995</v>
+        <v>150</v>
+      </c>
+      <c r="F352" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="G352" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H352" s="3">
+        <v>34</v>
+      </c>
+      <c r="I352" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J352" s="6">
+        <v>7221</v>
       </c>
       <c r="K352" s="3">
-        <v>117.5132</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>96.818399999999997</v>
+      </c>
+      <c r="L352" s="3">
+        <v>3</v>
+      </c>
+      <c r="M352" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="353" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A353" s="3">
-        <v>2206</v>
+        <v>2249</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>996</v>
+        <v>537</v>
       </c>
       <c r="C353" s="3" t="s">
-        <v>997</v>
+        <v>536</v>
       </c>
       <c r="D353" s="3" t="s">
-        <v>985</v>
+        <v>501</v>
       </c>
       <c r="E353" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>998</v>
+        <v>150</v>
+      </c>
+      <c r="F353" s="4" t="s">
+        <v>502</v>
+      </c>
+      <c r="G353" s="3">
+        <v>29484</v>
+      </c>
+      <c r="H353" s="3">
+        <v>34</v>
+      </c>
+      <c r="I353" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="J353" s="6">
+        <v>7153.04</v>
       </c>
       <c r="K353" s="3">
-        <v>48.3673</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>28.456800000000001</v>
+      </c>
+      <c r="L353" s="3">
+        <v>1</v>
+      </c>
+      <c r="M353" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="354" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A354" s="3">
-        <v>2207</v>
+        <v>2258</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>999</v>
+        <v>144</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>1000</v>
+        <v>141</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>999</v>
+        <v>142</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1002</v>
+        <v>67</v>
+      </c>
+      <c r="F354" s="3">
+        <v>19053</v>
+      </c>
+      <c r="G354" s="3">
+        <v>33874</v>
+      </c>
+      <c r="H354" s="3">
+        <v>42</v>
+      </c>
+      <c r="I354" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J354" s="6">
+        <v>1014.05</v>
       </c>
       <c r="K354" s="3">
-        <v>221.80619999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>61.688200000000002</v>
+      </c>
+      <c r="L354" s="3">
+        <v>2</v>
+      </c>
+      <c r="M354" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="355" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A355" s="3">
-        <v>2209</v>
+        <v>2263</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>1003</v>
+        <v>642</v>
       </c>
       <c r="C355" s="3" t="s">
-        <v>1004</v>
+        <v>640</v>
       </c>
       <c r="D355" s="3" t="s">
-        <v>753</v>
+        <v>630</v>
       </c>
       <c r="E355" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1006</v>
+        <v>11</v>
+      </c>
+      <c r="F355" s="3">
+        <v>10312</v>
+      </c>
+      <c r="G355" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H355" s="3">
+        <v>36</v>
+      </c>
+      <c r="I355" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J355" s="7" t="s">
+        <v>641</v>
       </c>
       <c r="K355" s="3">
-        <v>71.241900000000001</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>152.4572</v>
+      </c>
+      <c r="L355" s="3">
+        <v>4</v>
+      </c>
+      <c r="M355" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="356" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A356" s="3">
-        <v>2211</v>
+        <v>2264</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>1007</v>
+        <v>645</v>
       </c>
       <c r="C356" s="3" t="s">
-        <v>1008</v>
+        <v>643</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>925</v>
+        <v>630</v>
       </c>
       <c r="E356" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1009</v>
+        <v>11</v>
+      </c>
+      <c r="F356" s="3">
+        <v>10314</v>
+      </c>
+      <c r="G356" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H356" s="3">
+        <v>36</v>
+      </c>
+      <c r="I356" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J356" s="7" t="s">
+        <v>644</v>
       </c>
       <c r="K356" s="3">
-        <v>30.448899999999998</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>121.0042</v>
+      </c>
+      <c r="L356" s="3">
+        <v>4</v>
+      </c>
+      <c r="M356" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="357" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A357" s="3">
-        <v>2212</v>
+        <v>2265</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>1010</v>
+        <v>648</v>
       </c>
       <c r="C357" s="3" t="s">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>985</v>
+        <v>630</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1013</v>
+        <v>11</v>
+      </c>
+      <c r="F357" s="3">
+        <v>10306</v>
+      </c>
+      <c r="G357" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H357" s="3">
+        <v>36</v>
+      </c>
+      <c r="I357" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J357" s="7" t="s">
+        <v>647</v>
       </c>
       <c r="K357" s="3">
-        <v>36.771900000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>62.6312</v>
+      </c>
+      <c r="L357" s="3">
+        <v>2</v>
+      </c>
+      <c r="M357" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="358" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A358" s="3">
-        <v>2214</v>
+        <v>2266</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>1014</v>
+        <v>651</v>
       </c>
       <c r="C358" s="3" t="s">
-        <v>1015</v>
+        <v>649</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>1014</v>
+        <v>630</v>
       </c>
       <c r="E358" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>689</v>
+        <v>11</v>
+      </c>
+      <c r="F358" s="3">
+        <v>10306</v>
+      </c>
+      <c r="G358" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H358" s="3">
+        <v>36</v>
+      </c>
+      <c r="I358" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J358" s="7" t="s">
+        <v>650</v>
       </c>
       <c r="K358" s="3">
-        <v>49.135199999999998</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>118.38379999999999</v>
+      </c>
+      <c r="L358" s="3">
+        <v>3</v>
+      </c>
+      <c r="M358" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="359" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A359" s="3">
-        <v>2216</v>
+        <v>2267</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C359" s="3" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="D359" s="3" t="s">
-        <v>660</v>
+        <v>630</v>
       </c>
       <c r="E359" s="3" t="s">
-        <v>115</v>
-[...14 lines deleted...]
-        <v>662</v>
+        <v>11</v>
+      </c>
+      <c r="F359" s="3">
+        <v>10308</v>
+      </c>
+      <c r="G359" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H359" s="3">
+        <v>36</v>
+      </c>
+      <c r="I359" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J359" s="7" t="s">
+        <v>653</v>
       </c>
       <c r="K359" s="3">
-        <v>109.5784</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>149.73740000000001</v>
+      </c>
+      <c r="L359" s="3">
+        <v>4</v>
+      </c>
+      <c r="M359" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="360" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A360" s="3">
-        <v>2219</v>
+        <v>2268</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>1017</v>
+        <v>657</v>
       </c>
       <c r="C360" s="3" t="s">
-        <v>1018</v>
+        <v>655</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>1019</v>
+        <v>630</v>
       </c>
       <c r="E360" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1021</v>
+        <v>11</v>
+      </c>
+      <c r="F360" s="3">
+        <v>10305</v>
+      </c>
+      <c r="G360" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H360" s="3">
+        <v>36</v>
+      </c>
+      <c r="I360" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J360" s="7" t="s">
+        <v>656</v>
       </c>
       <c r="K360" s="3">
-        <v>72.598100000000002</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>96.596999999999994</v>
+      </c>
+      <c r="L360" s="3">
+        <v>3</v>
+      </c>
+      <c r="M360" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="361" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A361" s="3">
-        <v>2220</v>
+        <v>2274</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>1022</v>
+        <v>660</v>
       </c>
       <c r="C361" s="3" t="s">
-        <v>1023</v>
+        <v>658</v>
       </c>
       <c r="D361" s="3" t="s">
-        <v>1019</v>
+        <v>630</v>
       </c>
       <c r="E361" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1025</v>
+        <v>11</v>
+      </c>
+      <c r="F361" s="3">
+        <v>10314</v>
+      </c>
+      <c r="G361" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H361" s="3">
+        <v>36</v>
+      </c>
+      <c r="I361" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J361" s="7" t="s">
+        <v>659</v>
       </c>
       <c r="K361" s="3">
-        <v>106.916</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>148.00370000000001</v>
+      </c>
+      <c r="L361" s="3">
+        <v>4</v>
+      </c>
+      <c r="M361" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="362" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A362" s="3">
-        <v>2221</v>
+        <v>2275</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>1026</v>
+        <v>663</v>
       </c>
       <c r="C362" s="3" t="s">
-        <v>1027</v>
+        <v>661</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>1019</v>
+        <v>630</v>
       </c>
       <c r="E362" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1029</v>
+        <v>11</v>
+      </c>
+      <c r="F362" s="3">
+        <v>10312</v>
+      </c>
+      <c r="G362" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H362" s="3">
+        <v>36</v>
+      </c>
+      <c r="I362" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J362" s="7" t="s">
+        <v>662</v>
       </c>
       <c r="K362" s="3">
-        <v>245.4196</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>119.501</v>
+      </c>
+      <c r="L362" s="3">
+        <v>3</v>
+      </c>
+      <c r="M362" s="5" t="s">
+        <v>1297</v>
       </c>
     </row>
     <row r="363" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A363" s="3">
-        <v>2224</v>
+        <v>2276</v>
       </c>
       <c r="B363" s="3" t="s">
-        <v>1030</v>
+        <v>666</v>
       </c>
       <c r="C363" s="3" t="s">
-        <v>1031</v>
+        <v>664</v>
       </c>
       <c r="D363" s="3" t="s">
-        <v>1030</v>
+        <v>630</v>
       </c>
       <c r="E363" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1033</v>
+        <v>11</v>
+      </c>
+      <c r="F363" s="3">
+        <v>10307</v>
+      </c>
+      <c r="G363" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H363" s="3">
+        <v>36</v>
+      </c>
+      <c r="I363" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J363" s="7" t="s">
+        <v>665</v>
       </c>
       <c r="K363" s="3">
-        <v>92.645300000000006</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>130.36279999999999</v>
+      </c>
+      <c r="L363" s="3">
+        <v>4</v>
+      </c>
+      <c r="M363" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="364" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A364" s="3">
-        <v>2226</v>
+        <v>2277</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>1034</v>
+        <v>669</v>
       </c>
       <c r="C364" s="3" t="s">
-        <v>1035</v>
+        <v>667</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>1034</v>
+        <v>630</v>
       </c>
       <c r="E364" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1037</v>
+        <v>11</v>
+      </c>
+      <c r="F364" s="3">
+        <v>10301</v>
+      </c>
+      <c r="G364" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H364" s="3">
+        <v>36</v>
+      </c>
+      <c r="I364" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J364" s="7" t="s">
+        <v>668</v>
       </c>
       <c r="K364" s="3">
-        <v>73.384200000000007</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>200.3322</v>
+      </c>
+      <c r="L364" s="3">
+        <v>4</v>
+      </c>
+      <c r="M364" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="365" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A365" s="3">
-        <v>2227</v>
+        <v>2284</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>1038</v>
+        <v>1165</v>
       </c>
       <c r="C365" s="3" t="s">
-        <v>1039</v>
+        <v>1164</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>1040</v>
+        <v>1165</v>
       </c>
       <c r="E365" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1042</v>
+        <v>672</v>
+      </c>
+      <c r="F365" s="4" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G365" s="3">
+        <v>15764</v>
+      </c>
+      <c r="H365" s="3">
+        <v>25</v>
+      </c>
+      <c r="I365" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="J365" s="6">
+        <v>3321</v>
       </c>
       <c r="K365" s="3">
-        <v>115.27670000000001</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>130.0615</v>
+      </c>
+      <c r="L365" s="3">
+        <v>4</v>
+      </c>
+      <c r="M365" s="5" t="s">
+        <v>1298</v>
       </c>
     </row>
     <row r="366" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A366" s="3">
-        <v>2228</v>
+        <v>2287</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>1043</v>
+        <v>397</v>
       </c>
       <c r="C366" s="3" t="s">
-        <v>1044</v>
+        <v>393</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>1043</v>
+        <v>394</v>
       </c>
       <c r="E366" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1046</v>
+        <v>395</v>
+      </c>
+      <c r="F366" s="3">
+        <v>19801</v>
+      </c>
+      <c r="G366" s="3">
+        <v>48864</v>
+      </c>
+      <c r="H366" s="3">
+        <v>10</v>
+      </c>
+      <c r="I366" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J366" s="7" t="s">
+        <v>396</v>
       </c>
       <c r="K366" s="3">
-        <v>141.03970000000001</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>0</v>
+      </c>
+      <c r="L366" s="3">
+        <v>5</v>
+      </c>
+      <c r="M366" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="367" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A367" s="3">
-        <v>2229</v>
+        <v>2291</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>1047</v>
+        <v>400</v>
       </c>
       <c r="C367" s="3" t="s">
-        <v>1048</v>
+        <v>398</v>
       </c>
       <c r="D367" s="3" t="s">
-        <v>753</v>
+        <v>109</v>
       </c>
       <c r="E367" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1050</v>
+        <v>67</v>
+      </c>
+      <c r="F367" s="3">
+        <v>19104</v>
+      </c>
+      <c r="G367" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H367" s="3">
+        <v>42</v>
+      </c>
+      <c r="I367" s="3">
+        <v>101</v>
+      </c>
+      <c r="J367" s="7" t="s">
+        <v>399</v>
       </c>
       <c r="K367" s="3">
-        <v>34.072200000000002</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>76.324200000000005</v>
+      </c>
+      <c r="L367" s="3">
+        <v>2</v>
+      </c>
+      <c r="M367" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="368" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A368" s="3">
-        <v>2230</v>
+        <v>2294</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>1051</v>
+        <v>964</v>
       </c>
       <c r="C368" s="3" t="s">
-        <v>1052</v>
+        <v>962</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>753</v>
+        <v>925</v>
       </c>
       <c r="E368" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1054</v>
+        <v>11</v>
+      </c>
+      <c r="F368" s="3">
+        <v>10022</v>
+      </c>
+      <c r="G368" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H368" s="3">
+        <v>36</v>
+      </c>
+      <c r="I368" s="4" t="s">
+        <v>926</v>
+      </c>
+      <c r="J368" s="7" t="s">
+        <v>963</v>
       </c>
       <c r="K368" s="3">
-        <v>45.0184</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>0</v>
+      </c>
+      <c r="L368" s="3">
+        <v>5</v>
+      </c>
+      <c r="M368" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="369" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A369" s="3">
-        <v>2231</v>
+        <v>2295</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>1055</v>
+        <v>61</v>
       </c>
       <c r="C369" s="3" t="s">
-        <v>1056</v>
+        <v>59</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>1055</v>
+        <v>10</v>
       </c>
       <c r="E369" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1058</v>
+        <v>11</v>
+      </c>
+      <c r="F369" s="3">
+        <v>11226</v>
+      </c>
+      <c r="G369" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H369" s="3">
+        <v>36</v>
+      </c>
+      <c r="I369" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J369" s="7" t="s">
+        <v>60</v>
       </c>
       <c r="K369" s="3">
-        <v>108.2512</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>63.073399999999999</v>
+      </c>
+      <c r="L369" s="3">
+        <v>2</v>
+      </c>
+      <c r="M369" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="370" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A370" s="3">
-        <v>2236</v>
+        <v>2296</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>1059</v>
+        <v>64</v>
       </c>
       <c r="C370" s="3" t="s">
-        <v>1060</v>
+        <v>62</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>890</v>
+        <v>10</v>
       </c>
       <c r="E370" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1061</v>
+        <v>11</v>
+      </c>
+      <c r="F370" s="3">
+        <v>11212</v>
+      </c>
+      <c r="G370" s="3">
+        <v>35614</v>
+      </c>
+      <c r="H370" s="3">
+        <v>36</v>
+      </c>
+      <c r="I370" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J370" s="7" t="s">
+        <v>63</v>
       </c>
       <c r="K370" s="3">
-        <v>91.041200000000003</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>0</v>
+      </c>
+      <c r="L370" s="3">
+        <v>5</v>
+      </c>
+      <c r="M370" s="5" t="s">
+        <v>1299</v>
       </c>
     </row>
     <row r="371" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A371" s="3">
-        <v>2237</v>
+        <v>2300</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>1062</v>
+        <v>403</v>
       </c>
       <c r="C371" s="3" t="s">
-        <v>1063</v>
+        <v>401</v>
       </c>
       <c r="D371" s="3" t="s">
-        <v>869</v>
+        <v>109</v>
       </c>
       <c r="E371" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1064</v>
+        <v>67</v>
+      </c>
+      <c r="F371" s="3">
+        <v>19133</v>
+      </c>
+      <c r="G371" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H371" s="3">
+        <v>42</v>
+      </c>
+      <c r="I371" s="3">
+        <v>101</v>
+      </c>
+      <c r="J371" s="7" t="s">
+        <v>402</v>
       </c>
       <c r="K371" s="3">
-        <v>196.93029999999999</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>35.909599999999998</v>
+      </c>
+      <c r="L371" s="3">
+        <v>1</v>
+      </c>
+      <c r="M371" s="5" t="s">
+        <v>1295</v>
       </c>
     </row>
     <row r="372" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A372" s="3">
-        <v>2238</v>
+        <v>2305</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>1065</v>
+        <v>406</v>
       </c>
       <c r="C372" s="3" t="s">
-        <v>1066</v>
+        <v>404</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>1065</v>
+        <v>109</v>
       </c>
       <c r="E372" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1068</v>
+        <v>67</v>
+      </c>
+      <c r="F372" s="3">
+        <v>19131</v>
+      </c>
+      <c r="G372" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H372" s="3">
+        <v>42</v>
+      </c>
+      <c r="I372" s="3">
+        <v>101</v>
+      </c>
+      <c r="J372" s="7" t="s">
+        <v>405</v>
       </c>
       <c r="K372" s="3">
-        <v>132.8252</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>73.506399999999999</v>
+      </c>
+      <c r="L372" s="3">
+        <v>2</v>
+      </c>
+      <c r="M372" s="5" t="s">
+        <v>1296</v>
       </c>
     </row>
     <row r="373" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A373" s="3">
-        <v>2239</v>
+        <v>2306</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>1069</v>
+        <v>147</v>
       </c>
       <c r="C373" s="3" t="s">
-        <v>1070</v>
+        <v>145</v>
       </c>
       <c r="D373" s="3" t="s">
-        <v>933</v>
+        <v>109</v>
       </c>
       <c r="E373" s="3" t="s">
-        <v>722</v>
-[...14 lines deleted...]
-        <v>1072</v>
+        <v>67</v>
+      </c>
+      <c r="F373" s="3">
+        <v>19121</v>
+      </c>
+      <c r="G373" s="3">
+        <v>37964</v>
+      </c>
+      <c r="H373" s="3">
+        <v>42</v>
+      </c>
+      <c r="I373" s="3">
+        <v>101</v>
+      </c>
+      <c r="J373" s="7" t="s">
+        <v>146</v>
       </c>
       <c r="K373" s="3">
-        <v>95.497600000000006</v>
-[...364 lines deleted...]
-      <c r="J382" s="3" t="s">
+        <v>66.743099999999998</v>
+      </c>
+      <c r="L373" s="3">
+        <v>2</v>
+      </c>
+      <c r="M373" s="5" t="s">
         <v>1296</v>
       </c>
-      <c r="K382" s="3">
-[...791 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M401" xr:uid="{18216A14-9DBD-406A-8CD2-7F3D251D9EA3}">
-[...3 lines deleted...]
-  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;K000000 Confidential&amp;1#_x000D_</oddHeader>
+    <oddHeader>&amp;L&amp;"Aptos"&amp;10&amp;K000000 Confidential&amp;1#_x000D_</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="5c3eef39-95fa-4594-873c-58c79830a94e" xsi:nil="true"/>
+    <cbc556a2a21c45b3bed123f6c1b694f3 xmlns="d75584f0-3e21-457b-ae72-841dbcdf59fc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </cbc556a2a21c45b3bed123f6c1b694f3>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d75584f0-3e21-457b-ae72-841dbcdf59fc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="7e0bb5e2-7675-43aa-8f79-415678b6b26b"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC48E6DC56884742B80561C2B41D7745" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="977c2122916c5e2ba5ddfa35401a4f61">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d75584f0-3e21-457b-ae72-841dbcdf59fc" xmlns:ns3="5c3eef39-95fa-4594-873c-58c79830a94e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="529c6cd99f3594c391fca9986ba10767" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d75584f0-3e21-457b-ae72-841dbcdf59fc"/>
+    <xsd:import namespace="5c3eef39-95fa-4594-873c-58c79830a94e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:f291f2a50c474efa9f754265db709c8b" minOccurs="0"/>
+                <xsd:element ref="ns2:cbc556a2a21c45b3bed123f6c1b694f3" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc4f2e02-e873-4e08-b27e-2ba14986c513" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d75584f0-3e21-457b-ae72-841dbcdf59fc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="f291f2a50c474efa9f754265db709c8b" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="f291f2a50c474efa9f754265db709c8b" ma:taxonomyFieldName="Record_x0020_Type" ma:displayName="Record Type" ma:fieldId="{f291f2a5-0c47-4efa-9f75-4265db709c8b}" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="3684b711-0fc2-430f-9bb6-14cf8daf0c91" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="cbc556a2a21c45b3bed123f6c1b694f3" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="cbc556a2a21c45b3bed123f6c1b694f3" ma:taxonomyFieldName="Record_x0020_Type" ma:displayName="Record Type" ma:fieldId="{cbc556a2-a21c-45b3-bed1-23f6c1b694f3}" ma:sspId="e471ada5-31db-43fa-8830-84ca9293ff45" ma:termSetId="3684b711-0fc2-430f-9bb6-14cf8daf0c91" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7e0bb5e2-7675-43aa-8f79-415678b6b26b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c3eef39-95fa-4594-873c-58c79830a94e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3191d3db-8d3e-4453-a976-9c187eebc3c6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7e0bb5e2-7675-43aa-8f79-415678b6b26b">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{56788f6c-171b-4ce6-a9cc-99fd89cd4c8b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5c3eef39-95fa-4594-873c-58c79830a94e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -22413,157 +20454,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A85065B6-E3D1-4E24-8CBE-D40186644DE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="5c3eef39-95fa-4594-873c-58c79830a94e"/>
+    <ds:schemaRef ds:uri="d75584f0-3e21-457b-ae72-841dbcdf59fc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CD3CE00-4C85-4D91-9645-6AD8C155E40B}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364ED2AE-BEA6-4DE3-B891-B43C74B555C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05531D7A-052C-4215-96DA-B37A4FFE0E2E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2DC6D3A-A28D-4FFB-9E94-64C626447072}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc4f2e02-e873-4e08-b27e-2ba14986c513"/>
-    <ds:schemaRef ds:uri="7e0bb5e2-7675-43aa-8f79-415678b6b26b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d75584f0-3e21-457b-ae72-841dbcdf59fc"/>
+    <ds:schemaRef ds:uri="5c3eef39-95fa-4594-873c-58c79830a94e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Santander Bank, NA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Carpentieri, Krystle</dc:creator>
+  <dc:creator>Marigliano, Glenn D</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100AC48E6DC56884742B80561C2B41D7745</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SetDate">
-    <vt:lpwstr>2025-03-17T20:16:31Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SetDate">
+    <vt:lpwstr>2026-03-19T16:50:54Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Name">
     <vt:lpwstr>US Confidential</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_SiteId">
     <vt:lpwstr>35595a02-4d6d-44ac-99e1-f9ab4cd872db</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ActionId">
-    <vt:lpwstr>62cddbb6-c33f-439a-97ff-f84798284677</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ActionId">
+    <vt:lpwstr>29fc4eb7-23c9-4ea0-80ed-31b2f3c3958f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101000BF2DD0DAB9214458B39EF7920E2ACA7</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e0f90fca-59d9-4aac-bcc2-47e1f4ce48b8_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Record Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Record_x0020_Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Record_x0020_Type">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Record Type">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>